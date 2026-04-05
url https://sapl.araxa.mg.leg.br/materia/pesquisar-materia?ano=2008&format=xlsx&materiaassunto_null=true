--- v0 (2026-01-26)
+++ v1 (2026-04-05)
@@ -54,3302 +54,3302 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal (Toninho PP)</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2062/2062_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2062/2062_texto_integral.doc</t>
   </si>
   <si>
     <t>ADITA DISPOSITIVO Á LEI Nº 3.655, DE 08 DE MAIO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2063/2063_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2063/2063_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER AO DESCONTO DE DANOS CAUSADOS AO MUNICÍPIO, ORIUNDOS DE DOLO E CULPA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2064/2064_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2064/2064_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 5.134, DE 16 DE OUTUBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2065/2065_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2065/2065_texto_integral.doc</t>
   </si>
   <si>
     <t>DESAFETA BEM IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2066/2066_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2066/2066_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA DO PATRIMÔNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2067/2067_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2067/2067_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM FUNDAÇÃO PRIVADA, E DISPÕE SOBRE CRIAÇÃO DE CARGOS,CONTRATAÇÃO E CESSÃO DE PESSOAL PARA A PRESTAÇÃO DE SERVIÇOS NA ENTIDADE CONVENIADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2068/2068_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2068/2068_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - FUNDAÇÃO DE DESENVOLVIMENTO AO TURISMO DE ARAXÁ E REGIÃO.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2069/2069_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2069/2069_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O SINDICATO DOS TRABALHADORES NAS INDÚSTRIAS METALÚRGICAS, MECÂNICAS E DE MATERIAL ELÉTRICO DE ARAXÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2070/2070_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2070/2070_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA ROSIMARY APARECIDA ME (DEL REY FERRO VELHO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2071/2071_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2071/2071_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA JOÃO BOSCO DE PAULA MOREIRA ME (CASOLMAN) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2072/2072_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2072/2072_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA CONTERLONAS SERVIÇOS LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2073/2073_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2073/2073_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI Nº 4.179, DE 12 DE JULHO DE 2005, AUTORIZA A CESSÃO DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2074/2074_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2074/2074_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O DIREITO REAL DE USO DE BEM PÚBLICO A EMPRESA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2075/2075_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2075/2075_texto_integral.doc</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2076/2076_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2076/2076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À COOPERATIVA INTEGRAL DE DESENVOLVIMENTO DO PLANALTO DE ARAXÁ, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2077/2077_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2077/2077_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNICAS</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2078/2078_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2078/2078_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PORVIDÊNCIAS - ASSOCIAÇÃO DOS ESTUDANTES DE ARAXÁ  </t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2079/2079_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2079/2079_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNICAS - LIGA ARAXAENSE DE DESPORTOS </t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2080/2080_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2080/2080_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA DE ACESSO DO SERVIDOR PÚBLICO AO MUNDO DIGITAL </t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2081/2081_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2081/2081_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO DE ASSISTÊNCIA SOCIAL DA SANTA CASA DE MISERICÓRDIA DE ARAXÁ </t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2082/2082_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2082/2082_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O PROGRAMA PARA A CRIANÇA E O ADOLESCENTE(PCA),PARA OS FINS QUE ESPECIFCA</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2083/2083_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2083/2083_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - FAMA</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Jairinho Borges</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2185/2185_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2185/2185_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - BANCO DE LEITOS E COLCHÕES ESPECIAIS DO ROTARY CLUB ARAXÁ NORTE. </t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2123/2123_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2123/2123_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI ADICIONAL</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2124/2124_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2124/2124_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI GRATIFICAÇÃO DE PLANTÃO A_x000D_
 SERVIDORES DA FUNDAÇÃO CULTURAL CALMON BARRETO_x000D_
 </t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2125/2125_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2125/2125_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Vereador Bosco</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2221/2221_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2221/2221_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO BRASILEIRA KOSMO’S DE ARTES MARCIAIS</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2155/2155_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2155/2155_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA CELEBRAÇÃO DE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS - LICEU DE ARTES E OFÍCIOS  </t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2156/2156_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2156/2156_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS (CDL/ARAXÁ), E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2158/2158_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2158/2158_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA SACHETT DO BRASIL EQUIPAMENTOS E SISTEMAS LTDA. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2157/2157_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2157/2157_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL DE ARAXÁ, E DÁ OUTROAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2219/2219_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2219/2219_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2176/2176_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2176/2176_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE BEM MÓVEL - 37° BATALHÃO DE POLÍCIA MILITAR DE ARAXÁ </t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2177/2177_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2177/2177_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE TERMO DE PARCERIA E DÁ OUTRAS PROVIDÊNICAS. _x000D_
 </t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Vereador Agno Rosa</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2178/2178_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2178/2178_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PÚBLICA O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DE ARAXÁ/MG - CONSEP </t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Vereador Carlos Roberto Rosa</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2220/2220_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2220/2220_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 18 E SEUS INCISOS DA LEI N.° 3.983, DE 18 DE DEZEMBRO DE 2001 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ARAXÁ), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2189/2189_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2189/2189_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIA PRAZO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ARAXÁ. </t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2190/2190_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2190/2190_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DO PRAZO DE PAGAMENTO DE ALUGUEL</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2191/2191_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2191/2191_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2216/2216_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2216/2216_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 1º DA LEI Nº 2.458, DE 13 DE SETEMBRO DE 1.991 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Vereador Eustáquio José Pereira</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2217/2217_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2217/2217_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - RUA IVAN MESQUITA _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2218/2218_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2218/2218_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE DESPESAS COM COLETA SELETIVA DE RESÍDUOS SÓLIDOS</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2235/2235_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2235/2235_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA AS OBRAS ASSISTENCIAIS DOUTOR ADOLFO BEZERRA DE MENEZES_x000D_
 </t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2236/2236_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2236/2236_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA LEI N.° 1.151 DE 23 DE NOVEMBRO DE 1971.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2237/2237_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2237/2237_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETA BEM IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL </t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2238/2238_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2238/2238_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2254/2254_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2254/2254_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - OMEA </t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2289/2289_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2289/2289_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 1° DE LEI 4.149 DE 05/03/2003</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2290/2290_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2290/2290_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA CONTERLONAS SERVIÇOS LTDA. E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2291/2291_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2291/2291_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA GREENPAPAR EMBALAGENS ECOLÓGICAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2292/2292_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2292/2292_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA BRASLAB – PHARMA INDÚSTRIA FARMACÊUTICA LTDA. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2293/2293_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2293/2293_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA VAAF LTDA. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2294/2294_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2294/2294_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA JOÃO PEDRO INDÚSTRIA E COMÉRCIO DE ALIMENTOS LTDA. E DA OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2295/2295_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2295/2295_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA AQUECEDOR SOLAR AQUECELAR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2296/2296_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2296/2296_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA GRUPO HORIZONTE AGRONOEGÓCIOS LTDA. E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2297/2297_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2297/2297_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTROIZA A DOAÇÃO DE ÁREA À EMPRESA MANDIOCA ARAXÁ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2298/2298_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2298/2298_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA JAIR MOURA - TOLDOS ARAXÁ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2299/2299_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2299/2299_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA AGA - ARMAZENS GERAIS ARAXA LTDA. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2300/2300_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2300/2300_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA ITABORAÍ PRODUTOS QUÍMICOS LTDA. E DÁ OUTRAS PROVIDÊNICAS. </t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2301/2301_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2301/2301_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CENTRO DE FORMAÇÃO PROFISSIONAL JÚLIO DÁRIO </t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2330/2330_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2330/2330_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A COOPERATIVA DOS SERVIDORES DA PREFEITURA MUNICIPAL DE ARAXÁ, PARA OS FINS QUE ESPECIFICA. _x000D_
 </t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2324/2324_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2324/2324_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - AVENIDA DOS BURITIS  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2325/2325_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2325/2325_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - RUA DOS JACARANDÁS   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2326/2326_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2326/2326_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - RUA DOS JEQUITIBÁS    _x000D_
 </t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2327/2327_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2327/2327_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - RUA DOS JATOBÁS    </t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2421/2421_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2421/2421_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O PROGRAMA PARA A CRIANÇA E O ADOLESCENTE (PCA), PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2329/2329_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2329/2329_texto_integral.doc</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2363/2363_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2363/2363_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CENTRO DE REFERÊNCIA EM SAÚDE DO TRABALHADOR CEREST, A CELEBRAR DE CONVÊNIOS COM OS MUNICÍPIOS QUE COMPÕE A REGIONAL DE ARAXÁ. </t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2362/2362_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2362/2362_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIOS E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO DO CIRCUITO TURÍSTICO DA CANASTRA _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2364/2364_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2364/2364_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DENOMINAÇÃO DE CARGOS DA ESTRUTURA DA SECRETARIA MUNICIPAL DE SAÚDE, E INSTITUI ADICIONAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2365/2365_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2365/2365_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DENOMINAÇÃO DE CARGOS, INSTITUI ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2396/2396_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2396/2396_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI N° 5.013, DE 29 DE MARÇO DE 2007, QUE DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE NO MUNICÍPIO DE ARAXÁ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2397/2397_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2397/2397_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2422/2422_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2422/2422_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A TRANSFERÊNICA DE RECURSOS DO FUNDEB À INSTITUIÇÃO COMUNITÁRIA, CONFESSIONAIS E FILANTRÓPICAS SEM FINS LUCRATIVOS. </t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2423/2423_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2423/2423_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI OS ADICIONAIS DE INSALUBRIDADE E PERICULOSIDADE. </t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2444/2444_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2444/2444_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ACIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2445/2445_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2445/2445_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - UNIÃO ESTUDANTIL ARAXAENSE - UEA </t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2446/2446_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2446/2446_texto_integral.doc</t>
   </si>
   <si>
     <t>DESAFETA BEM IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL - QUADRA 06 (SEIS) DO BAIRRO DONA BEJA</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2447/2447_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2447/2447_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO A LEI MUNICIPAL N°5.147, DE 26 DE NOVEMBRO DE 2007, QUE ALTERA CARGOS DA ESTRUTURA ADMINISTRATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2448/2448_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2448/2448_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR DESPESAS COM O CLUBE DE XADREZ ARTHUR ROSA.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2483/2483_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2483/2483_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO ARAXAENSE DE APOIO AO PACIENTE. </t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Vereador Dr Wellington Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2613/2613_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2613/2613_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE LIMPEZA DE LOTES VAGOS PELOS SEUS PROPRIETÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2484/2484_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2484/2484_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CENTRO EDUCATIVO LOUIS BRAILLE </t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2509/2509_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2509/2509_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO COMUNIDADE RHEMA DE ALIANÇA </t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2510/2510_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2510/2510_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - SOCIEDADE DE PROMOÇÃO HUMANA - SOPROH </t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2511/2511_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2511/2511_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO VERDADE E GRAÇA</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2512/2512_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2512/2512_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - NÚCLEO ESPÍRITA LABOR, FÉ E AMOR. </t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2513/2513_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2513/2513_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CÔNVENIO E DÁ OUTRAS PROVIDÊNCIAS - ASILO SÃO VICENTE DE PAULO </t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2514/2514_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2514/2514_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - OBRAS ASSISTENCIAIS ESPÍRITAS EURÍPEDES BARSANULFO </t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2515/2515_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2515/2515_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CENTRO ESPÍRITA ESTRELA DO ORIENTE. </t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2516/2516_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2516/2516_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇAO ARAXAENSE DAS DONAS DE CASA. </t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2517/2517_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2517/2517_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - OBRAS ASSISTENCIAIS ESPÍRITAS SERVOS DE MARIA </t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2518/2518_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2518/2518_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CASA DO BOM SAMARITANO  _x000D_
 </t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2519/2519_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2519/2519_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - SOS </t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2520/2520_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2520/2520_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - OBRAS ASSISTÊNCIAIS ESPÍRITAS CAMINHEIROS DO BEM</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2521/2521_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2521/2521_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - OBRAS ASSISTÊNCIAIS CAMINHEIROS DO NAZARENO_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2522/2522_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2522/2522_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CASA ESPÍRITA LUZ E CARIDADE</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2523/2523_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2523/2523_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CASA DE ACOLHIMENTO SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2524/2524_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2524/2524_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CASA DE ACOLHIDA AMOR E ALEGRIA</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2525/2525_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2525/2525_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - SOCIEDADE DE PROMOÇÃO HUMANA – SOPROH_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2526/2526_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2526/2526_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO COMUNITÁRIA CAMINHOS DA VIDA DE ARAXÁ</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2527/2527_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2527/2527_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ESCOLA INFANTIL MUNDO DA CRIANÇA</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2528/2528_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2528/2528_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO ANA SANDIUZZI</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2529/2529_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2529/2529_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ESCOLA INFANTIL IRMÃ NADIR BARROS FREIRE</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2530/2530_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2530/2530_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - JARDIM INFANTIL SANTA TEREZINHA</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2531/2531_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2531/2531_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CEPAC – CENTRO ESTUDANTIL PRESBITERIANO DE ASSISTÊNCIA À CRIANÇA</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2533/2533_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2533/2533_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 6° DA LEI MUNICIPAL N° 4.660, DE 02 DE MAIO DE 2005, QUE ESTABELECE NORMAS PARA A REALIZAÇÃO DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2532/2532_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2532/2532_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI N° 5.238, DE 18 DE ABRIL DE 2008, QUE ALTERA DENOMINAÇÃO DE CARGOS DA ESTRUTURA DA SECRETARIA MUNICIPAL DE SAÚDE, E INSTITUI ADICIONAL</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2534/2534_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2534/2534_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI N° 5.239, DE 18 DE ABRIL DE 2008, QUE “ALTERA DENOMINAÇÃO DE CARGOS, INSTITUI ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2537/2537_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2537/2537_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A TRANSFERÊNCIA DE RECURSOS DO FUNDEB À INSTITUIÇÕES COMUNITÁRIAS, CONFESSIONAIS E FILANTRÓPICAS SEM FINS LUCRATIVOS_x000D_
 </t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2540/2540_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2540/2540_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO DE ASSISTÊNCIA SOCIAL DA SANTA CASA DE MISERICÓRDIA DE ARAXÁ _x000D_
 </t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2544/2544_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2544/2544_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ASSINATURA DE CONVÊNIO COM A FUNDAÇÃO DE ASSISTÊNCIA À MULHER ARAXAENSE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2547/2547_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2547/2547_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO COM O CONSEP</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2551/2551_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2551/2551_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO COM A LOJA MAÇÔNICA URCIANO JOSÉ RIBEIRO</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2549/2549_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2549/2549_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO, COM A  ASSOCIAÇÃO FRATERNIDADE FEMININA ESTRELA DO ORIENTE _x000D_
 </t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2553/2553_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2553/2553_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO COM O CEREA</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2572/2572_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2572/2572_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE UNIDADE ORÇAMENTÁRIA - FUMPAC </t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2573/2573_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2573/2573_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E GERAÇÃO DE RENDA DE ARAXÁ</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2574/2574_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2574/2574_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA NEGO RIOS </t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2575/2575_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2575/2575_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA IZIDORO PORFÍRIO DOS SANTOS </t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2576/2576_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2576/2576_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA PAULO DE SOUZA </t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2577/2577_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2577/2577_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA ANDRÉ DOS SANTOS </t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2578/2578_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2578/2578_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA DIOGO RIOS BOTELHO </t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2579/2579_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2579/2579_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO PÚBLICO DE PROMOÇÃO DO TRABALHO NO MUNICÍPIO DE ARAXÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2580/2580_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2580/2580_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA MONTRATEC MONTAGENS E MANUTENÇÃO INDUSTRIAL LTDA. E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2581/2581_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2581/2581_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA CRISTIANO E CIA. LTDA. E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2582/2582_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2582/2582_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA CACILDO BARCELOS VALERIANO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2583/2583_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2583/2583_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA RODRIGO DE MIRANDA – NOVA ERA MÓVEIS E DECORAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2584/2584_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2584/2584_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA NOBRIMOX METAIS NOBRES LTDA. E DECORAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2585/2585_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2585/2585_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETA BEM IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL - CADEIA PÚBLICA </t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2601/2601_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2601/2601_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 4.309, DE 10 DE DEZEMBRO DE 2003, QUE ESTABELECE NORMAS PARA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER AO PROGRAMA NACIONAL DE HIV/AIDS E OUTRAS DST (DOENÇAS SEXUALMENTE TRANSMISSÍVEIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2602/2602_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2602/2602_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM AS OBRAS ASSISTENCIAIS CASA DO CAMINHO</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2658/2658_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2658/2658_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A CLASSIFICAÇÃO DA AVENIDA ROSALVO SANTOS REFERENTE AO ZONEAMENTO URBANO DE QUE TRATA A LEI 4.292 DE 01 DE DEZEMBRO DE 2003</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2657/2657_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2657/2657_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A CLASSIFICAÇÃO DA AVENIDA PEDRO HONORATO DA SILVA REFERENTE AO ZONEAMENTO URBANO DE QUE TRATA A LEI 4.292 DE 01 DE DEZEMBRO DE 2003</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2659/2659_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2659/2659_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA FAIXA “NON AEDIFICANDI” AO LONGO AVENIDA PEDRO HONORATO DA SILVA</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2604/2604_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2604/2604_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A FUNDAÇÃO DE DESENVOLVIMENTO PARA O TURISMO DE ARAXÁ E REGIÃO_x000D_
 </t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2605/2605_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2605/2605_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A ACADEMIA ARAXAENSE DE LETRAS </t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2630/2630_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2630/2630_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETA BENS IMÓVEIS DO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS - BAIRRO PÃO DE AÇÚCAR - BAIRRO PEDRA AZUL </t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2631/2631_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2631/2631_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1°, DA LEI N.° 1.862, DE 29 DE ABRIL DE 1983, QUE DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2632/2632_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2632/2632_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À FUNDAÇÃO LOGOSÓFICA EM PROL DA SUPERAÇÃO HUMANA, DE ARAXÁ/MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2633/2633_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2633/2633_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA AO SINDICATO DOS TRABALHADORES NAS INDÚSTRIAS METALÚRGICAS, MECÂNICAS E DE MATERIAL ELÉTRICO DE ARAXÁ, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2643/2643_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2643/2643_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA AO INSTITUTO NACIONAL DO SEGURO SOCIAL – INSS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2644/2644_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2644/2644_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGO NA ESTRUTURA ADMINISTRATIVA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2660/2660_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2660/2660_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA NICANOR DE SOUZA </t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2661/2661_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2661/2661_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL DE ARAXÁ - ÁREA NO CONJUNTO JUSCELINO KUBISTESCH </t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2662/2662_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2662/2662_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - CENTRO ESPÍRITA MÃE ROSA </t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2663/2663_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2663/2663_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - LAR SANTA TEREZINHA </t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2664/2664_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2664/2664_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - SESI </t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2665/2665_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2665/2665_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - GRUPO BATUXÁ</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2666/2666_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2666/2666_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO DE ASSISTÊNCIA SOCIAL DA SANTA CASA DE MISERICÓRDIA DE ARAXÁ.  </t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2667/2667_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2667/2667_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - OBRAS ASSISTENCIAIS FRANCISCO CAIXETA.  </t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2668/2668_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2668/2668_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO DAS AUXILIARES DO LAR DE ARAXÁ - AALA </t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2669/2669_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2669/2669_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA INDÚSTRIA E COMÉRCIO RIBEIROS LTDA. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/</t>
+    <t>http://sapl.araxa.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA CARNEIRO COMÉRCIO DE MATERIAL DE CONSTRUÇÃO LTDA. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2671/2671_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2671/2671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA BEM BRASIL ALIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2672/2672_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2672/2672_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA AYRES INDÚSTRIA E COMÉRCIO DE PRODUTOS ALIMENTÍCIOS LTDA. E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2673/2673_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2673/2673_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA DIEGO OLIVEIRA BOAVENTURA - NO DISTRITO INDUSTRIAL JOSÉ HONORATO DA SILVA </t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2674/2674_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2674/2674_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA VIMAP - INDÚSTRIA E COMÉRCIO DE CACHAÇA LTDA. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2675/2675_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2675/2675_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A APAC</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2676/2676_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2676/2676_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O CENTRO DE FORMAÇÃO PROFISSIONAL JÚLIO DÁRIO. </t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2677/2677_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2677/2677_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR OBRAS EM PRÓPRIO DE TERCEIROS - NAS INSTALAÇÕES PRÓPRIAS DA TARGET COMÉRCIO E TRANSPORTE DE GÁS LTDA</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2678/2678_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2678/2678_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE LOTES ÀS OBRAS ASSISTENCIAIS ESPÍRITAS EURÍPEDES BARSANULFO, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2679/2679_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2679/2679_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE IMÓVEL DO PATRIMÔNIO PRIVADO DO MUNICÍPIO DE ARAXÁ - COOPERATIVA DOS PRODUTORES DE MATERIAIS RECICLÁVEIS DE ARAXÁ</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2680/2680_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2680/2680_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO EVANGÉLICA LAR EBENEZER </t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2681/2681_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2681/2681_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A PASTORAL DA CRIANÇA </t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2682/2682_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2682/2682_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DE LEI MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS - LEI 5.153 DE 06/12/07</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2683/2683_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2683/2683_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA SR.JOÃOZINHO AUTO-ESCOLA </t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2684/2684_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2684/2684_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N 5.301, DE 18 DE JUNHO DE 2008</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2690/2690_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2690/2690_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CESSÃO DE USO GRATUÍTA A TÍTULO DE DIREITO REAL RESOLÚVEL EDICFICADA PARA A IMPLANTAÇÃO DO POP SHOP. </t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2692/2692_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2692/2692_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - PRAÇA RUI AFONSO DOS REIS. </t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2693/2693_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2693/2693_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - RUA MARIA BENEDITA MARIA DE JESUS </t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2698/2698_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2698/2698_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FICA CRIADO, NO TERRITÓRIO DESTE MUNICÍPIO, O DISTRITO DENOMINADO ITAIPÚ DE ARAXA </t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2699/2699_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2699/2699_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI N° 4.292, DE 01 DE DEZEMBRO DE 2003 QUE DISPÕE SOBRE O USO E A OCUPAÇÃO DO SOLO URBANO NO MUNICÍPIO DE ARAXÁ.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Vereador José Cincinato de Ávila</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2710/2710_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2710/2710_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA THEODORA TEIXEIRA DE REZENDE _x000D_
 </t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2709/2709_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2709/2709_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1° DA LEI N.° 3.658, DE 16 DE MAIO DE 2000.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2711/2711_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2711/2711_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÓE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - AVENIDA JOSÉ AFONSO TEIXEIRA </t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2712/2712_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2712/2712_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA ANYSIO ROBERTO DA SILVA </t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2716/2716_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2716/2716_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PRODEDI - PROGRAMA DE DESENVOLVIMENTO ECONÔMICO DE _x000D_
 DISTRITOS INDUSTRIAIS, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2725/2725_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2725/2725_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO PROGRAMA DE TRABALHO DO FUNDO MUNICIPAL DE EDUCAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2726/2726_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2726/2726_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A REALIZAR OBRAS EM PRÓPRIOS DE TERCEIROS. </t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2727/2727_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2727/2727_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE ARAXÁ A CONCEDER ÁREA NO DISTRITO INDUSTRIAL A EMPRESA E A RECUPERAR PISO DE ESTABELECIMENTO, SOB CONDIÇÕES, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2735/2735_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2735/2735_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA ANA MARIA DE RESENDE</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2736/2736_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2736/2736_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DO ART. 4° DA LEI MUNICIPAL N.° 3.520, DE 08 DE JULHO DE 1.999_x000D_
 </t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Vereadora Edna Castro</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2740/2740_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2740/2740_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS -  ASSOCIAÇÃO DE PACIENTES ARAXAENSES EM BARRETOS – APAB</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2742/2742_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2742/2742_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSTIVO À LEI MUNICIPAL N.° 5.194, DE 27 DE FEVEREIRO DE 2008</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2743/2743_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2743/2743_texto_integral.doc</t>
   </si>
   <si>
     <t>DESAFETA BEM IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2744/2744_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2744/2744_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE BEM IMÓVEL DO PATRIMÔNIO PRIVADO MUNICIPAL</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2748/2748_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2748/2748_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE LOUGRADOURO - PRAÇA DAS NAÇÕES </t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2753/2753_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2753/2753_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI N.°5.339, DE 10 DE SETEMBRO DE 208, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO PROGRAMA DE TRABALHO DO FUNDO MUNICIPAL DE EDUCAÇÃO. </t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2756/2756_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2756/2756_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTIMA AS RECEITAS E FIXAS AS DESPESAS DO ORÇAMENTO FISCAL DO MUNICÍPIO DE ARAXÁ PARA O EXERCÍCIO DE 2009 - LDO</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Vereador Marco Antonio Rios</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2757/2757_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2757/2757_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXA O VALOR DOS SUBSÍDIOS MENSAIS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA DE 2009 A 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Vereador Marco Antônio Rios</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2758/2758_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2758/2758_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SUBSÍDIO MENSAL DOS VEREADORES PARA A LEGISLATURA DE 2009 A 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2763/2763_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2763/2763_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A REALIZAÇÃO DE DESPESAS  </t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2764/2764_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2764/2764_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR OBRAS EM PRÓPRIOS DE TERCEIROS</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2777/2777_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2777/2777_texto_integral.doc</t>
   </si>
   <si>
     <t>DESAFETA BEM IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL - RUA LOURIVAL PEREIRA</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2778/2778_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2778/2778_texto_integral.doc</t>
   </si>
   <si>
     <t>ADITA PARÁGRAFO À LEI N.° 4.817, DE 01/03/2006</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2769/2769_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2769/2769_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DO ART. 4° DA LEI MUNICIPAL N.° 3.520, DE 08 DE JULHO DE 1.999._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2773/2773_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2773/2773_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.° 4.135, DE 30 DE DEZEMBRO DE 2002 ( PLANO DIRETOR ESTRATÉGICO)_x000D_
 </t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2774/2774_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2774/2774_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA AABERTURA DE CRÉDITO ESPECIAL AO PROGRAMA DE TRABALHO DO FUNDO DE DESENVOLVIMENTO DO MEIO AMBIENTE</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2775/2775_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2775/2775_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A FUNDAÇÃO DE DESENVOLVIMENTO PARA O TURISMO DE ARAXÁ E REGIÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2776/2776_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2776/2776_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OFERTA DE CURSOS NA MODALIDADE A DISTÂNCIA, BEM COMO SOBRE A CRIAÇÃO DO PÓLO DE APOIO PRESENCIAL DA UNIVERSIDADE ABERTA DO BRASIL NO ÂMBITO DO MUNICÍPIO DE ARAXÁ. </t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2779/2779_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2779/2779_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA SOB O REGIME DE CONCESSÃO, O ESTACIONAMENTO  ROTATIVO DENOMINADO “ZONA AZUL”.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2780/2780_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2780/2780_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - FERROCARRIL ESPORTE CLUBE </t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2781/2781_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2781/2781_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - PRAÇA DA LIBERDADE E ÁRVORE DA LIBERTAÇÃO, A ÁREA CONHECIDA COMO “ÁRVORE DOS ENFORCADOS </t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2782/2782_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2782/2782_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A INSTITUIR A GESTÃO DEMOCRÁTICA _x000D_
 DO ENSINO NA REDE PÚBLICA MUNICIPAL DE ARAXÁ_x000D_
 </t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2783/2783_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2783/2783_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ASSÉDIO MORAL NAS RELAÇÕES DE TRABALHO</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2784/2784_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2784/2784_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA HÉLIO MILAGRES</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2789/2789_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2789/2789_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO - BANCO DE CADEIRAS DE RODAS DO ROTARY CLUB ARAXÁ </t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2793/2793_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2793/2793_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.° 4.510, DE 29 DE OUTUBRO DE 2004.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2794/2794_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2794/2794_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL N.° 4.766, DE 19 DE OUTUBRO DE 2005_x000D_
 </t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2795/2795_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2795/2795_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - FADA</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2796/2796_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2796/2796_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL N.° 5.291,  DE 18 DE JUNHO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2797/2797_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2797/2797_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AOS ARTS. 1°, 2° E 3° DA LEI N.° 5.194, DE 27 DE FEVEREIRO DE 2008. _x000D_
 </t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2798/2798_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2798/2798_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE ARAXÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2799/2799_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2799/2799_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA AGA – ARMAZÉNS GERAIS ARAXÁ LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2800/2800_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2800/2800_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA AQUECEDOR SOLAR AQUECELAR LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2801/2801_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2801/2801_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA ARAXÁ MINÉRIOS DO BRASIL LTDA. E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2802/2802_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2802/2802_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA CONCRETIZA INDÚSTRIA E COMÉRCIO DE TELHAS LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2803/2803_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2803/2803_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA FERTITRADING INDÚSTRIA DE FERTILIZANTES LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2804/2804_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2804/2804_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA NOBRINOX METAIS NOBRES LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2805/2805_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2805/2805_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA PRÉ MOLDADOS ARAXÁ LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2806/2806_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2806/2806_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA SERVINEX ESTRUTURAS METÁLICAS LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2807/2807_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2807/2807_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA TARGET COMÉRCIO E TRANSPORTES DE GÁS LTDA. E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2808/2808_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2808/2808_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA TRISAN TRANSPORTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2809/2809_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2809/2809_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA VILAR MONTAGENS E MANUTENÇÕES MECÂNICAS E ELÉTRICAS LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2810/2810_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2810/2810_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N.° 5.318, DE 25 DE JUNHO DE 2008, QUE AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA CARNEIRO COMÉRCIO DE MATERIAL DE CONSTRUÇÃO LTDA., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2811/2811_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2811/2811_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO AO INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA – IBGE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2812/2812_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2812/2812_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA A DENOMINAÇÃO DE TRECHO DE LOGRADOURO PÚBLICO - AVENIDA MINISTRO OLAVO DRUMMOND</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2813/2813_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2813/2813_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 5.341, DE 10 DE SETEMBRO DE 2008, QUE AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE ARAXÁ A CONCEDER ÁREA AO DISTRITO INDUSTRIAL A EMPRESA E RECUPERAR PISO DE ESTABELECIMENTO, SOB CONDIÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2814/2814_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2814/2814_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA NO DISTRITO INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS - USINA DE LATICÍNIOS JUSSARA _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2815/2815_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2815/2815_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N.° 5.007, DE 06 DE MARÇO DE 2007, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2816/2816_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2816/2816_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - COMPLEXO ESPORTIVO JOSÉ BARBOSA _x000D_
  </t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2817/2817_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2817/2817_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA - RUA JOÃO BOSCO PEREIRA</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2820/2820_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2820/2820_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - _x000D_
 RUA ANTONIO DONIZETE DA COSTA</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2821/2821_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2821/2821_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA DENOMINAÇÃO DE VIA PÚBLICA - RUA VALDIR EFIGÊNIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2822/2822_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2822/2822_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - _x000D_
 RUA CÉLIA DE LIMA PEREIRA</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2818/2818_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2818/2818_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGAM LEIS MUNICIPAIS N.°S 4.458, DE 07 DE JUNHO DE 2004, 4.700, DE 24 DE JUNHO DE 2005 E 4702, DE 24 DE JUNHO DE 2005, _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2819/2819_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2819/2819_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.° 3.981, DE 18 DE DEZEMBRO DE 2001.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2837/2837_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2837/2837_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - QUADRA DE ESPORTES EVANGELINO GONÇALVES DE SOUZA_x000D_
 </t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2838/2838_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2838/2838_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO  E DÁ OUTRAS PROVIDÊNCIAS - QUADRA DE ESPORTES DURVAL DE PAULA_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2834/2834_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2834/2834_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA ESPAÇO PÚBLICO - ESPAÇO DO CONHECIMENTO EMBAIXADOR WALTHER MOREIRA SALLES, A EDIFICAÇÃO A SER CONSTRUÍDA NO ESPAÇO DO ANTIGO MERCADO MUNICIPAL</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2835/2835_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2835/2835_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO - LAR DE AMPARO E PROMOÇÃO HUMANA </t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2836/2836_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2836/2836_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA MARCENARIA E INDÚSTRIA DE PÁLETS ARAXÁ LTDA. E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2839/2839_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2839/2839_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À EMPRESA QUENTES E FRIOS ARAXÁ LTDA. _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2840/2840_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2840/2840_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS - APAE</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2841/2841_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2841/2841_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O FUNDO MUNICIPAL DE HABITAÇÃO – FMS E INSTITUI O CONSELHO GESTOR DO FMS_x000D_
 </t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2842/2842_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2842/2842_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS DE PROPRIEDADE DO MUNICÍPIO - SANTA CASA DE MISERICÓRDIA DE ARAXÁ</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2843/2843_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2843/2843_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL, AO PROGRAMA DA TRABALHO DO FUNDO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2844/2844_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2844/2844_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO - SOPROH_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2845/2845_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2845/2845_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE SUCATA E DÁ OUTRAS PROVIDÊNCIAS - ACIA </t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2846/2846_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2846/2846_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE QUALIDADE DA ESCOLA</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>CESO - Com. Especial do Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2853/2853_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2853/2853_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS A LEI MUNICIPAL N.° 5.308, DE 25 DE JUNHO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2854/2854_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2854/2854_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - RUA DANIEL FELIPE DE ANDRADE SILVA_x000D_
 </t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2855/2855_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2855/2855_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CESSÃO DE USO GRATUITO A TÍTULO DE DIREITO REAL RESOLÚVEL DE UMA ÁREA E SUAS EDIFICAÇÕES DE PROPRIEDADE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2856/2856_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2856/2856_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A CÂMARA DE DIRIGENTES LOJISTAS (CDL/ARAXÁ)</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2857/2857_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2857/2857_texto_integral.doc</t>
   </si>
   <si>
     <t>DISCIPLINA A TRANSFERÊNCIA DE RECURSOS RECEBIDOS PELO MUNICÍPIO, COMO TRANSFERÊNCIA FUNDO A FUNDO, COM DESTINAÇÃO ESPECÍFICA</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2859/2859_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2859/2859_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS - ASSOCIAÇÃO DE AMIGOS DO MUNICÍPIO DE ARAXÁ – AAMA</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2861/2861_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2861/2861_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA À ORDEM DOS ADVOGADOS DO BRASIL, SEÇÃO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2862/2862_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2862/2862_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA PERCENTUAL AUTORIZADO PARA ABERTURA DE CRÉDITO SUPLEMENTAR  _x000D_
 </t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2863/2863_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2863/2863_texto_integral.doc</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2606/2606_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2606/2606_texto_integral.doc</t>
   </si>
   <si>
     <t>RATIFICA CONVÊNIO FIRMADO ENTRE A PREFEITURA MUNICIPAL DE ARAXÁ E A ASSOCIAÇÃO COMUNITÁRIA DO ITAIPU, E A EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS – EMATER/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2700/2700_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2700/2700_texto_integral.doc</t>
   </si>
   <si>
     <t>RATIFICA TERMO DE PARCERIA QUE ENTRE SI CELEBRAM O MUNICÍPIO DE ARAXÁ MG E O LAR DE AMPARO E PROMOÇÃO HUMANA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2790/2790_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2790/2790_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ART. 3° DA RESOLUÇÃO N.° 203-D E DÁ OUTRAS PROVIDÊNCIAS - MEDALHA DOM JOSÉ GASPAR _x000D_
 </t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2791/2791_texto_integral.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2791/2791_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ART. 3° DA RESOLUÇÃO N.° 203-E E DÁ OUTRAS PROVIDÊNCIAS - TÍTULO DE CIDADÃO HONORÁRIO ARAXAENSE. </t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>PEDE AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO URBANO, SENHOR LUIZ ALBERTO BALIEIRO, FAZER MEIO FIO NAS RUAS BALTAZAR JOSÉ ALVES, CONSTANTINO JOSÉ SILVA, N E M AMBAS NO BAIRRO PEDRA AZUL.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>Vereador Dr Ayres Dumont</t>
   </si>
@@ -7811,67 +7811,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2062/2062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2063/2063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2064/2064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2065/2065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2066/2066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2067/2067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2068/2068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2069/2069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2070/2070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2071/2071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2072/2072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2073/2073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2074/2074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2075/2075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2076/2076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2077/2077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2078/2078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2079/2079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2080/2080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2081/2081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2082/2082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2083/2083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2185/2185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2123/2123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2124/2124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2125/2125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2221/2221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2155/2155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2156/2156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2158/2158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2157/2157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2219/2219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2176/2176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2177/2177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2178/2178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2220/2220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2189/2189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2190/2190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2191/2191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2216/2216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2217/2217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2218/2218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2235/2235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2236/2236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2237/2237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2238/2238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2254/2254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2289/2289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2290/2290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2291/2291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2292/2292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2293/2293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2294/2294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2295/2295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2296/2296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2297/2297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2298/2298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2299/2299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2300/2300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2301/2301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2330/2330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2324/2324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2325/2325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2326/2326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2327/2327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2421/2421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2329/2329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2363/2363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2362/2362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2364/2364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2365/2365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2396/2396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2397/2397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2422/2422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2423/2423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2444/2444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2445/2445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2446/2446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2447/2447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2448/2448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2483/2483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2613/2613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2484/2484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2509/2509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2510/2510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2511/2511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2512/2512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2513/2513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2514/2514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2515/2515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2516/2516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2517/2517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2518/2518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2519/2519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2520/2520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2521/2521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2522/2522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2523/2523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2524/2524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2525/2525_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2526/2526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2527/2527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2528/2528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2529/2529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2530/2530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2531/2531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2533/2533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2532/2532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2534/2534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2537/2537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2540/2540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2544/2544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2547/2547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2551/2551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2549/2549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2553/2553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2572/2572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2573/2573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2574/2574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2575/2575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2576/2576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2577/2577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2578/2578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2579/2579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2580/2580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2581/2581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2582/2582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2583/2583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2584/2584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2585/2585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2601/2601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2602/2602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2658/2658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2657/2657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2659/2659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2604/2604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2605/2605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2630/2630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2631/2631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2632/2632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2633/2633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2643/2643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2644/2644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2660/2660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2661/2661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2662/2662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2663/2663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2664/2664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2665/2665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2666/2666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2667/2667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2668/2668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2669/2669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2671/2671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2672/2672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2673/2673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2674/2674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2675/2675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2676/2676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2677/2677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2678/2678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2679/2679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2680/2680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2681/2681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2682/2682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2683/2683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2684/2684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2690/2690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2692/2692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2693/2693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2698/2698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2699/2699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2710/2710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2709/2709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2711/2711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2712/2712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2716/2716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2725/2725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2726/2726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2727/2727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2735/2735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2736/2736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2740/2740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2742/2742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2743/2743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2744/2744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2748/2748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2753/2753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2756/2756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2757/2757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2758/2758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2763/2763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2764/2764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2777/2777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2778/2778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2769/2769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2773/2773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2774/2774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2775/2775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2776/2776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2779/2779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2780/2780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2781/2781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2782/2782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2783/2783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2784/2784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2789/2789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2793/2793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2794/2794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2795/2795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2796/2796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2797/2797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2798/2798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2799/2799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2800/2800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2801/2801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2802/2802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2803/2803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2804/2804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2805/2805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2806/2806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2807/2807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2808/2808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2809/2809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2810/2810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2811/2811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2812/2812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2813/2813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2814/2814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2815/2815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2816/2816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2817/2817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2820/2820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2821/2821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2822/2822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2818/2818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2819/2819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2837/2837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2838/2838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2834/2834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2835/2835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2836/2836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2839/2839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2840/2840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2841/2841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2842/2842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2843/2843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2844/2844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2845/2845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2846/2846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2853/2853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2854/2854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2855/2855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2856/2856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2857/2857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2859/2859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2861/2861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2862/2862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2863/2863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2606/2606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2700/2700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2790/2790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2791/2791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2062/2062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2063/2063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2064/2064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2065/2065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2066/2066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2067/2067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2068/2068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2069/2069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2070/2070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2071/2071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2072/2072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2073/2073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2074/2074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2075/2075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2076/2076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2077/2077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2078/2078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2079/2079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2080/2080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2081/2081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2082/2082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2083/2083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2185/2185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2123/2123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2124/2124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2125/2125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2221/2221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2155/2155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2156/2156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2158/2158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2157/2157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2219/2219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2176/2176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2177/2177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2178/2178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2220/2220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2189/2189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2190/2190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2191/2191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2216/2216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2217/2217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2218/2218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2235/2235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2236/2236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2237/2237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2238/2238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2254/2254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2289/2289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2290/2290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2291/2291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2292/2292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2293/2293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2294/2294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2295/2295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2296/2296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2297/2297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2298/2298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2299/2299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2300/2300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2301/2301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2330/2330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2324/2324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2325/2325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2326/2326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2327/2327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2421/2421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2329/2329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2363/2363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2362/2362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2364/2364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2365/2365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2396/2396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2397/2397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2422/2422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2423/2423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2444/2444_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2445/2445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2446/2446_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2447/2447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2448/2448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2483/2483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2613/2613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2484/2484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2509/2509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2510/2510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2511/2511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2512/2512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2513/2513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2514/2514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2515/2515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2516/2516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2517/2517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2518/2518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2519/2519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2520/2520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2521/2521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2522/2522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2523/2523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2524/2524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2525/2525_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2526/2526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2527/2527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2528/2528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2529/2529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2530/2530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2531/2531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2533/2533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2532/2532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2534/2534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2537/2537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2540/2540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2544/2544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2547/2547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2551/2551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2549/2549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2553/2553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2572/2572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2573/2573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2574/2574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2575/2575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2576/2576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2577/2577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2578/2578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2579/2579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2580/2580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2581/2581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2582/2582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2583/2583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2584/2584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2585/2585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2601/2601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2602/2602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2658/2658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2657/2657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2659/2659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2604/2604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2605/2605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2630/2630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2631/2631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2632/2632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2633/2633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2643/2643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2644/2644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2660/2660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2661/2661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2662/2662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2663/2663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2664/2664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2665/2665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2666/2666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2667/2667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2668/2668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2669/2669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2671/2671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2672/2672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2673/2673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2674/2674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2675/2675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2676/2676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2677/2677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2678/2678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2679/2679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2680/2680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2681/2681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2682/2682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2683/2683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2684/2684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2690/2690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2692/2692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2693/2693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2698/2698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2699/2699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2710/2710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2709/2709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2711/2711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2712/2712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2716/2716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2725/2725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2726/2726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2727/2727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2735/2735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2736/2736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2740/2740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2742/2742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2743/2743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2744/2744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2748/2748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2753/2753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2756/2756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2757/2757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2758/2758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2763/2763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2764/2764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2777/2777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2778/2778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2769/2769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2773/2773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2774/2774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2775/2775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2776/2776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2779/2779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2780/2780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2781/2781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2782/2782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2783/2783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2784/2784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2789/2789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2793/2793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2794/2794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2795/2795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2796/2796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2797/2797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2798/2798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2799/2799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2800/2800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2801/2801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2802/2802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2803/2803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2804/2804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2805/2805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2806/2806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2807/2807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2808/2808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2809/2809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2810/2810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2811/2811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2812/2812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2813/2813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2814/2814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2815/2815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2816/2816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2817/2817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2820/2820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2821/2821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2822/2822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2818/2818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2819/2819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2837/2837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2838/2838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2834/2834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2835/2835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2836/2836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2839/2839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2840/2840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2841/2841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2842/2842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2843/2843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2844/2844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2845/2845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2846/2846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2853/2853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2854/2854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2855/2855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2856/2856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2857/2857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2859/2859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2861/2861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2862/2862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2863/2863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2606/2606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2700/2700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2790/2790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/./sapl/public/materialegislativa/2008/2791/2791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H797"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>