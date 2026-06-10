--- v0 (2026-01-27)
+++ v1 (2026-06-10)
@@ -54,141 +54,141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14707</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Raphael Rios</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14707/emenda_modificativa_ao_projeto_de_lei_n.o_005._8XQfp25.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14707/emenda_modificativa_ao_projeto_de_lei_n.o_005._8XQfp25.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa N.º 001/2020 ao Projeto de Lei N.º 005/2020 - Autoriza a abertura de crédito especial e dá outras providências – Crédito no valor de R$ 2.780.000,00 para construção da EMEI Dom Pixote.</t>
   </si>
   <si>
     <t>14711</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Pastor Claudenir Dias</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14711/emenda_modificativa_ao_projeto_de_lei_n.o_014._TGZIaJD.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14711/emenda_modificativa_ao_projeto_de_lei_n.o_014._TGZIaJD.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei N.º 014/2020 - Obriga a instalação de recipientes com álcool gel antisséptico 70% nos estabelecimentos que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>14761</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Garrado</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14761/emenda_redacional_ao_projeto_de_lei_n._020.202_UaecSLf.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14761/emenda_redacional_ao_projeto_de_lei_n._020.202_UaecSLf.doc</t>
   </si>
   <si>
     <t>Emenda Redacional N.º 01/2020 ao Projeto de Lei 020/2020 que Altera dispositivo da Lei Municipal n.º 7.424/2019, que autoriza o Município de Araxá a doar com encargos área industrial e conceder estímulos à empresa MCCAIN do Brasil Alimentos Ltda.</t>
   </si>
   <si>
     <t>14884</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14884/emenda_modificativa_ao_projeto_de_lei_n.o_025._NtfSn2n.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14884/emenda_modificativa_ao_projeto_de_lei_n.o_025._NtfSn2n.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei N.º 025/2020 - Autoriza abertura de créditos especiais e dá outras providencias - Enfrentamento à COVID-19.</t>
   </si>
   <si>
     <t>15097</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vereador(a) Zezinho da Aserpa, Luiz Carlos</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15097/emenda_substitutiva_ao_projeto_de_lei_n.o_035.2020_-_altera_aliquota_do_iprema.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15097/emenda_substitutiva_ao_projeto_de_lei_n.o_035.2020_-_altera_aliquota_do_iprema.doc</t>
   </si>
   <si>
     <t>Emenda Substitutiva Nº 001/2020 - Substitui o artigo 2º do Projeto de Lei nº 035/2020 - Altera dispositivos da Lei N.º 7.090 de 15 de julho de 2016, que Dispõe sobre a reestruturação do Instituto de Previdência Municipal de Araxá – IPREMA – Modificações propostas visam adequar o Sistema Previdenciário do Regime Próprio dos Servidores Públicos Municipais ante as normativas trazidas pela Emenda Constitucional n.º 103/2019 (Reforma da Previdência) - Em suma, por determinação da Emenda Constitucional citada, as alterações visam transferir do IPREMA para o ente federativo a responsabilidade pelos benéficos de auxílio-doença, salário família e auxílio reclusão, bem como adequar a alíquota da contribuição previdenciária devida pelo servidor público ao Novo Regime Previdenciário.</t>
   </si>
   <si>
     <t>15107</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CFO - Com. de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15107/emendas_ao_projeto_de_lei_n.o_039.2020_-_orcamento_2021.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15107/emendas_ao_projeto_de_lei_n.o_039.2020_-_orcamento_2021.docx</t>
   </si>
   <si>
     <t>Emendas ao Projeto de Lei N.º 039/2020 - Estima a receita e fixa a despesa do Município de Araxá para o exercício financeiro de 2021 – ORÇAMENTO 2021.</t>
   </si>
   <si>
     <t>14559</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador(a) Fárley Pereira de Aquino</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/</t>
+    <t>http://sapl.araxa.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requer depois  de cumprido os trâmites legais e regimentais desta casa de leis, seja encaminhado ao Secretário Municipal de Serviços Urbanos - Sr. Marco Antônio Rios, o seguinte pedido de providências: _x000D_
 _x000D_
 Que seja realizada limpeza e capina nas calçadas em toda extensão da Av. Gaudêncio Inácio de Almeida ( Av. de acesso do Aeroporto Romeu Zema a Br 262)</t>
   </si>
   <si>
     <t>14560</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, requer depois de cumprido os trâmites legais e regimentais desta Casa de Leis, seja encaminhado ao Secretário Municipal de Serviços Urbanos , Sr.  Marco Antônio Rios, o seguinte pedido de providências:_x000D_
 _x000D_
 Que seja realizada limpeza e capina na rotatória da Rua Amador Carneiro de Melo no bairro Mangabeiras.</t>
   </si>
   <si>
     <t>14564</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve,  requer depois de cumprido os trâmites legais e regimentais desta Casa de Leis, seja encaminhado ao Sr. Marco Antônio Rios , Secretário Municipal de Serviços Urbanos, o seguinte pedido de providencias:_x000D_
 _x000D_
 Solicitação de estudo para que seja realizada operação tapa buracos ou recapeamento asfáltico em toda a extensão da rua Luis Dumont Fonseca no bairro Novo Santo Antônio.</t>
   </si>
   <si>
     <t>14565</t>
   </si>
@@ -3746,783 +3746,783 @@
   <si>
     <t>15027</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>O Sind-UTE (Sindicato Único dos Trabalhadores em Educação), através de seus representantes, respeitosamente vem PEDIR SEU APOIO a VEEMENTE DEFESA para que ARAXÁ não compactue com as recomendações do Governo de Minas Gerais que, mesmo com o crescente aumento do número de casos de Covid-19, delibera e transfere de maneira  irresponsável para a administração pública municipal, a decisão de autorizar atividades presenciais nas escolas do município.</t>
   </si>
   <si>
     <t>14551</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MESA - Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14551/projeto_de_decreto_legislativo_n.o_001.2020_-__cl40s8y.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14551/projeto_de_decreto_legislativo_n.o_001.2020_-__cl40s8y.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Araxá relativa ao Exercício Financeiro de 2016.</t>
   </si>
   <si>
     <t>15052</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15052/prestacao_de_contas_do_executivo_municipal_-_exercicio_2018.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15052/prestacao_de_contas_do_executivo_municipal_-_exercicio_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Araxá relativa ao Exercício Financeiro de 2018.</t>
   </si>
   <si>
     <t>15089</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15089/prestacao_de_contas_do_executivo_municipal_-_exercicio_2015.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15089/prestacao_de_contas_do_executivo_municipal_-_exercicio_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Araxá relativa ao Exercício Financeiro de 2015.</t>
   </si>
   <si>
     <t>15090</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15090/prestacao_de_contas_do_executivo_municipal_-_exercicio_2017.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15090/prestacao_de_contas_do_executivo_municipal_-_exercicio_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Araxá relativa ao Exercício Financeiro de 2017.</t>
   </si>
   <si>
     <t>14577</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14577/projeto_de_lei_n.o_001.2020_-_institui_a_tribuna_livre.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14577/projeto_de_lei_n.o_001.2020_-_institui_a_tribuna_livre.doc</t>
   </si>
   <si>
     <t>Institui a Tribuna Livre na Câmara Municipal de Araxá e dá outras providências</t>
   </si>
   <si>
     <t>14605</t>
   </si>
   <si>
     <t>Aracely de Paula</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14605/projeto_de_lei_n.o_002.2020_-_altera_lei_de_u_wJklzU9.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14605/projeto_de_lei_n.o_002.2020_-_altera_lei_de_u_wJklzU9.docx</t>
   </si>
   <si>
     <t>Altera os anexos 01 e 03 da Lei Municipal n.º 4.292, de 01 de dezembro de 2003, Lei de Uso e Ocupação do Solo - A modificação proposta visa adequar como área de distrito industrial a gleba que será destinada à instalação industrial da MCCAIN DO BRASIL ALIMENTOS LTDA, cuja doação foi previamente autorizada por esta Câmara Municipal pela aprovação da Lei Municipal n.º 7.424/2019, dando assim o devido tratamento legal à destinação que será atribuída àquele local.</t>
   </si>
   <si>
     <t>14606</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14606/projeto_de_lei_n.o_003.2020_-_utilidade_public_oElnzbd.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14606/projeto_de_lei_n.o_003.2020_-_utilidade_public_oElnzbd.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal e dá outras providências - Comunidade Unida Pelos Idosos de Araxá – CUIDAR, devidamente inscrita no CNPJ n.º 08.825.717/0001-84, sediada à Praça Padre Anacleto – Bairro Santo Antônio – Araxá/MG.</t>
   </si>
   <si>
     <t>14627</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14627/projeto_de_lei_n.o_004.2020_-_autoriza_remanej_FZy8MAE.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14627/projeto_de_lei_n.o_004.2020_-_autoriza_remanej_FZy8MAE.doc</t>
   </si>
   <si>
     <t>Autoriza o remanejamento, a transposição e a transferência de recursos das dotações orçamentárias constantes da Lei Orçamentária anual para 2020, e dá outras providências – Ajustar os orçamentos de órgãos reestruturados, em atendimento às determinações do Tribunal de Contas do Estado de Minas Gerais, constantes do comunicado 14/2018.</t>
   </si>
   <si>
     <t>14628</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14628/projeto_de_lei_n.o_005.2020_-_abertura_de_cred_57JhBjE.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14628/projeto_de_lei_n.o_005.2020_-_abertura_de_cred_57JhBjE.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e dá outras providências – Crédito no valor de R$ 2.780.000,00 para construção da EMEI Dom Pixote.</t>
   </si>
   <si>
     <t>14629</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14629/projeto_de_lei_n.o_006.2020_-_celebra_parceria_ZkcslIs.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14629/projeto_de_lei_n.o_006.2020_-_celebra_parceria_ZkcslIs.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Parcerias com entidades do Terceiro Setor. Beneficiadas: CONSEP - R$ 100.000,00 para aquisição de aparelho UFDE 4PC com três anos de atualização de Software, Garantia, recebimento de novos cabos e Suporte, destinado à Delegacia de Polícia de Minas Gerais em Araxá; Casa do Caminho - R$ 100.000,00, para manutenção de sua Área de Fisioterapia; Santa Casa de Araxá - R$ 100.000,00, para aquisição de Tomógrafo para melhor atendimento da população araxaense; APAE - R$ 35.000,00, destinados à sua manutenção e custeio; FADA - R$ 35.000,00, destinados ao custeio do atendimento específico às pessoas com deficiência e, Lar Ebenézer - R$ 35.000,00, para o custeio de atendimento aos idosos.</t>
   </si>
   <si>
     <t>14630</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14630/projeto_de_lei_n.o_007.2020_-_copa_internacion_0aGn8iv.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14630/projeto_de_lei_n.o_007.2020_-_copa_internacion_0aGn8iv.doc</t>
   </si>
   <si>
     <t>Autoriza a realização de despesas – Despesas no valor de até R$ 100.000,00 para realização da Copa Mountain Bike, de  05 a 08 de março de 2020, nas dependências do Grande Hotel do Barreiro.</t>
   </si>
   <si>
     <t>14631</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14631/projeto_de_lei_n.o_008.2020_-_altera_lei_dos_o_CUk4px7.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14631/projeto_de_lei_n.o_008.2020_-_altera_lei_dos_o_CUk4px7.doc</t>
   </si>
   <si>
     <t>Acrescenta as alíneas “f”, “g”, “h”, “i”, “j”, “k”, “l”, “m”, “n”, “o”, “p”, “q” e “r” ao inciso II do Parágrafo Único do Art. 1º da Lei Municipal N.º 7.366/2019 - Dispõe sobre autorização de instalação de outdoor em vias que especifica.</t>
   </si>
   <si>
     <t>14651</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14651/projeto_de_lei_n.o_009.2020_-_rua_jose_cortes_WfbsoFZ.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14651/projeto_de_lei_n.o_009.2020_-_rua_jose_cortes_WfbsoFZ.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências – Rua José Cortes, a atual Rua Doze no Loteamento Condomínio Villagio II.</t>
   </si>
   <si>
     <t>14672</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Roberto do Sindicato, Alexandre Irmãos Paula, Bosco Junior, Fernanda Castelha, Garrado, Luiz Carlos, Pastor Claudenir Dias, Raphael Rios, Vereador(a) Adolfo Segurança, Vereador(a) Ceará da Padaria, Vereador(a) Fabiano Santos Cunha, Vereador(a) Fárley Pereira de Aquino, Vereador(a) Hudson Fiuza, Vereador(a) Robson Magela, Vereador(a) Zezinho da Aserpa</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14672/projeto_de_lei_n.o_010.2020_-_rua_horizontina__B2vBzvZ.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14672/projeto_de_lei_n.o_010.2020_-_rua_horizontina__B2vBzvZ.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências - Passa a denominar-se Rua Horizontina Pena Cruz, a Rua que fica nos Loteamentos Jardim Europa III, Jardim Europa IV e Jardim Europa V, que foi aprovado no loteamento pelo IPDSA como Corredor Público e antiga estrada Araxá a Belo Horizonte, nesta cidade.</t>
   </si>
   <si>
     <t>14704</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14704/projeto_de_lei_n.o_011.2020_-_estabelece_multa_7hi6ySJ.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14704/projeto_de_lei_n.o_011.2020_-_estabelece_multa_7hi6ySJ.doc</t>
   </si>
   <si>
     <t>Estabelece multa pela prestação de forma inadequada dos serviços de abastecimento de água.</t>
   </si>
   <si>
     <t>14705</t>
   </si>
   <si>
     <t>Concede ao servidor municipal Ponto Facultativo no dia do aniversário e dá outras providências.</t>
   </si>
   <si>
     <t>14706</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14706/projeto_de_lei_n.o_013.2020_-_politica_municip_7hP7lCp.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14706/projeto_de_lei_n.o_013.2020_-_politica_municip_7hP7lCp.doc</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Enfrentamento à Violência Contra a Mulher.</t>
   </si>
   <si>
     <t>14710</t>
   </si>
   <si>
     <t>Raphael Rios, Vereador(a) Robson Magela</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14710/projeto_de_lei_n.o_014.2020_-_lei_do_alcool_ge_4UWeOie.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14710/projeto_de_lei_n.o_014.2020_-_lei_do_alcool_ge_4UWeOie.doc</t>
   </si>
   <si>
     <t>Obriga a instalação de recipientes com álcool gel antisséptico 70% nos estabelecimentos que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>14732</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14732/projeto_de_lei_n.o_015.2020_-_transporte_gratu_86gbOEb.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14732/projeto_de_lei_n.o_015.2020_-_transporte_gratu_86gbOEb.doc</t>
   </si>
   <si>
     <t>Institui a gratuidade ao transporte coletivo urbano do município de Araxá aos cidadãos com consultas ou exames médicos agendados na Rede Pública de Saúde.</t>
   </si>
   <si>
     <t>14733</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14733/projeto_de_lei_n.o_016.2020_-_credito_especial_26Brg5L.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14733/projeto_de_lei_n.o_016.2020_-_credito_especial_26Brg5L.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e dá outras providências - crédito especial no valor de R$ 741.000,00, destinados para a ampliação e reforma da Unidade de Pronto Atendimento – UPA.</t>
   </si>
   <si>
     <t>14734</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14734/projeto_de_lei_n.o_017.2020_-_utilidade_public_mMBcIwj.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14734/projeto_de_lei_n.o_017.2020_-_utilidade_public_mMBcIwj.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal e dá outras providências - Associação das Folias de Reis de Araxá - sediada à Rua Eurindo Barbosa de Lacerda – 65 – Conjunto Habitacional Pão de Açúcar – Araxá/MG</t>
   </si>
   <si>
     <t>14741</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14741/projeto_de_lei_n.o_018.2020_-_ldo_2021.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14741/projeto_de_lei_n.o_018.2020_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o Exercício de 2021, e dá outras providências - LDO 2021.</t>
   </si>
   <si>
     <t>14758</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14758/projeto_de_lei_n.o_019.2020_-_altera_lei_7.143_7VT1tVw.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14758/projeto_de_lei_n.o_019.2020_-_altera_lei_7.143_7VT1tVw.doc</t>
   </si>
   <si>
     <t>Acresce dispositivos à Lei Municipal n.º 7.143/2017, que Cria Programa de Incentivo à Instalação e Expansão de Empresas, o Fundo Municipal de Desenvolvimento Econômico de Araxá, o Conselho Municipal de Desenvolvimento Econômico e, dá outras providências – Dispositivo que se propõe institui como forma de incentivo a possibilidade de reembolso por despesas realizadas pela indústria a ser instalada em nosso município, utilizando-se de créditos e valores gerados à título de ICMS pela própria empresa após o inicia de suas atividades.</t>
   </si>
   <si>
     <t>14759</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14759/projeto_de_lei_n.o_020.2020_-_altera_lei_7.424_Z7ToLa3.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14759/projeto_de_lei_n.o_020.2020_-_altera_lei_7.424_Z7ToLa3.doc</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 7.424/2019, que autoriza o Município de Araxá a doar com encargos área industrial e conceder estímulos à empresa MCCAIN do Brasil Alimentos Ltda. – Modificação proposta visa definir especificamente a amplitude dos incentivos que serão concedidos à Empresa MCCAIN do Brasil Alimentos Ltda. em nosso município.</t>
   </si>
   <si>
     <t>14788</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14788/projeto_de_lei_n.o_021.2020_-_convenio_com_a_u_CzGOV6Z.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14788/projeto_de_lei_n.o_021.2020_-_convenio_com_a_u_CzGOV6Z.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com a União Estudantil de Araxá – UEA – Subvenção social no valor de $30.000,00 para manutenção da entidade.</t>
   </si>
   <si>
     <t>14804</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14804/projeto_de_lei_n.o_022.2020_-_convenio_com_o_c_iOLT4An.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14804/projeto_de_lei_n.o_022.2020_-_convenio_com_o_c_iOLT4An.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá – CONSEP – repasse financeiro no valor de R$ 26.977,67, como forma de apoiar a realização do projeto “Redução da Criminalidade – Responsabilidade de Todos”, em parceria com o Ministério Público do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>14805</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14805/projeto_de_lei_n.o_023.2020_-_desafeta_e_afeta_u7fLmvX.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14805/projeto_de_lei_n.o_023.2020_-_desafeta_e_afeta_u7fLmvX.doc</t>
   </si>
   <si>
     <t>Desafeta e afeta áreas que menciona e dá outras providências – Proposta visa modificar a destinação das áreas mencionas, buscando melhor utilização e proveito das propriedades municipais, viabilizando a implantação de avenida de ligação, permitindo que um grande número de moradores dos loteamentos implantados naquela região acessem de forma mais célere o centro municipal, bem como outras regiões. Ressalte-se que o projeto prevê a compensação de todas as áreas verdes desafetadas, permitindo a manutenção da preservação ambiental e permeabilidade do solo na região.</t>
   </si>
   <si>
     <t>14806</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14806/projeto_de_lei_n.o_024.2020_-_dispoe_sobre_cui_kNvv146.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14806/projeto_de_lei_n.o_024.2020_-_dispoe_sobre_cui_kNvv146.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção e cuidados com os animais comunitários e transitórios que tenham sido abandonados nas vias públicas no âmbito do Município de Araxá e dá outras providências.</t>
   </si>
   <si>
     <t>14834</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14834/projeto_de_lei_n.o_025.2020_-_autoriza_abertur_Wvpff0R.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14834/projeto_de_lei_n.o_025.2020_-_autoriza_abertur_Wvpff0R.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especiais e dá outras providências – Créditos no valor de R$793.631,00 que serão destinados à ações e projetos desenvolvidos pela Secretaria Municipal de Ação e Promoção Social na assistência aos araxaenses que sofrem  com os impactos decorrentes da pandemia da COVID-19 – Recursos extraordinários recebidos do Governo Federal.</t>
   </si>
   <si>
     <t>14851</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14851/projeto_de_lei_n.o_026.2020_-_segururanca_nos__mFkrGun.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14851/projeto_de_lei_n.o_026.2020_-_segururanca_nos__mFkrGun.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação de placas informativas contendo normas de segurança em todos os elevadores dos prédios comerciais e residenciais localizados no Município de Araxá, e dá outras providências.</t>
   </si>
   <si>
     <t>14890</t>
   </si>
   <si>
     <t>Roberto do Sindicato, Alexandre Irmãos Paula, Fernanda Castelha, Garrado, Luiz Carlos, Raphael Rios, Vereador(a) Adolfo Segurança, Vereador(a) Edinho Souza, Vereador(a) Fabiano Santos Cunha, Vereador(a) Fárley Pereira de Aquino, Vereador(a) Hudson Fiuza, Vereador(a) Robson Magela, Vereador(a) Zezinho da Aserpa</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14890/projeto_de_lei_n.o_027.2020_-_rua_eliane_cunha_de_lima.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14890/projeto_de_lei_n.o_027.2020_-_rua_eliane_cunha_de_lima.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências - Rua Eliane Cunha de Lima a atual Rua Antiga Araxá – Belo Horizonte Corredor Público, que compreende os Loteamentos Jardim Europa III, Jardim Europa IV e Jardim Europa V</t>
   </si>
   <si>
     <t>14905</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14905/projeto_de_lei_n.o_028.2020_-_termo_de_fomento_K1TuF8R.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14905/projeto_de_lei_n.o_028.2020_-_termo_de_fomento_K1TuF8R.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com o Sindicato do Comércio de Araxá – Contribuição no valor de R$ 53.945,76 para a implantação do atendimento da Junta Comercial do Estado de Minas Gerais nesta municipalidade.</t>
   </si>
   <si>
     <t>14906</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14906/projeto_de_lei_n.o_029.2020_-_esclarecimentos__IHzmF6X.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14906/projeto_de_lei_n.o_029.2020_-_esclarecimentos__IHzmF6X.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Município de Araxá inserir, nos carnês do Imposto Predial e Territorial Urbano – IPTU, a relação dos casos de isenções às pessoas físicas do pagamento do referido Imposto, e dá outras providências.</t>
   </si>
   <si>
     <t>14907</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14907/projeto_de_lei_n.o_030.2020_-_mata-burros_nas__Tohrt5q.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14907/projeto_de_lei_n.o_030.2020_-_mata-burros_nas__Tohrt5q.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de mata-burros nas vias rurais do Município de Araxá.</t>
   </si>
   <si>
     <t>14923</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14923/projeto_de_lei_n.o_031.2020_-_convenio_com_co_gO04jTP.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14923/projeto_de_lei_n.o_031.2020_-_convenio_com_co_gO04jTP.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá – CONSEP – Contribuição no valor de R$ 166.422,00 como forma de apoiar a realização do Projeto “De Mãos Dadas/Patronato – Redução da Criminalidade e Violência e Promoção da Defesa Social, Responsabilidade de todos”visando a ressocialização e reintegração do egresso do sistema prisional.</t>
   </si>
   <si>
     <t>14940</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14940/projeto_de_lei_n.o_032.2020_-_altera_lei_do_co_P3zqasZ.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14940/projeto_de_lei_n.o_032.2020_-_altera_lei_do_co_P3zqasZ.doc</t>
   </si>
   <si>
     <t>Acrescenta o inciso XXXI ao Artigo 2º da Lei Municipal N.º 7.235, de 30 de novembro de 2017 que “Dispõe sobre a Política Municipal de Turismo, o Plano Municipal de Desenvolvimento Turístico de Araxá – MG, o Conselho Municipal de Turismo – COMTUR e o Fundo Municipal de Turismo - FUNDETUR”.</t>
   </si>
   <si>
     <t>14941</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14941/projeto_de_lei_n.o_033.2020_-_programa_varricao_social.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14941/projeto_de_lei_n.o_033.2020_-_programa_varricao_social.doc</t>
   </si>
   <si>
     <t>Dispõe sobre varrição social no Município de Araxá e dá outras providências.</t>
   </si>
   <si>
     <t>14942</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14942/projeto_de_lei_n.o_034.2020_-_viaduto_lucia_ig_KspJvuL.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14942/projeto_de_lei_n.o_034.2020_-_viaduto_lucia_ig_KspJvuL.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro e dá outras providências - Viaduto Lúcia Ignez de Paula o Viaduto da Rua Uberaba.</t>
   </si>
   <si>
     <t>14943</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14943/projeto_de_lei_n.o_035.2020_-_altera_lei_n.o_7_HaFDOkB.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14943/projeto_de_lei_n.o_035.2020_-_altera_lei_n.o_7_HaFDOkB.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei N.º 7.090 de 15 de julho de 2016, que Dispõe sobre a reestruturação do Instituto de Previdência Municipal de Araxá – IPREMA – Modificações propostas visam adequar o Sistema Previdenciário do Regime Próprio dos Servidores Públicos Municipais ante as normativas trazidas pela Emenda Constitucional n.º 103/2019 (Reforma da Previdência) - Em suma, por determinação da Emenda Constitucional citada, as alterações visam transferir do IPREMA para o ente federativo a responsabilidade pelos benéficos de auxílio-doença, salário família e auxílio reclusão, bem como adequar a alíquota da contribuição previdenciária devida pelo servidor público ao Novo Regime Previdenciário.</t>
   </si>
   <si>
     <t>14944</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14944/projeto_de_lei_n.o_036.2020_-_utilidade_public_tXeDd1t.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14944/projeto_de_lei_n.o_036.2020_-_utilidade_public_tXeDd1t.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal e dá outras providências – Associação dos Doadores de Sangue de Araxá – sediada à Rua Antonio dos Santos – N.º 30 – Bairro Cincinato de Ávila.</t>
   </si>
   <si>
     <t>14963</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14963/projeto_de_lei_n.o_037.2020_-_jornada_especial_para_servidores_com_deficiencia.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14963/projeto_de_lei_n.o_037.2020_-_jornada_especial_para_servidores_com_deficiencia.doc</t>
   </si>
   <si>
     <t>Concede ao servidor municipal de Araxá, portador de deficiência, a possibilidade de jornada especial.</t>
   </si>
   <si>
     <t>14981</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14981/projeto_de_lei_n.o_038.2020_-_medidas_de_protecao_ao_terceiro_setor_-_covid_-19.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14981/projeto_de_lei_n.o_038.2020_-_medidas_de_protecao_ao_terceiro_setor_-_covid_-19.doc</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de proteção às entidades do terceiro setor durante a Pandemia da COVID-19.</t>
   </si>
   <si>
     <t>14982</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14982/projeto_de_lei_n.o_039.2020_-_proposta_orcamentaria_2021_completa.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14982/projeto_de_lei_n.o_039.2020_-_proposta_orcamentaria_2021_completa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARAXÁ PARA O EXERCÍCIO FINANCEIRO DE 2021 - ORÇAMENTO 2021.</t>
   </si>
   <si>
     <t>14983</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14983/projeto_de_lei_n.o_040.2020_-_utilidade_publica_loja_maconica_asylo_da_caridade.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14983/projeto_de_lei_n.o_040.2020_-_utilidade_publica_loja_maconica_asylo_da_caridade.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal e dá outras providências - AUGUSTA E RESPEITÁVEL LOJA SIMBÓLICA MAÇONICA ASYLO DA CARIDADE N.º 364, sediada à Rua Domingos Félix Gondim – N.º 265 – Jardim Residencial Bela Vista.</t>
   </si>
   <si>
     <t>14992</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14992/projeto_de_lei_n.o_041.2020_-_consep_projeto_transito_do_bem.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14992/projeto_de_lei_n.o_041.2020_-_consep_projeto_transito_do_bem.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá – CONSEP – Contribuição no valor de R$ 62.816,58  em 3 parcelas de R$ 20.938,86 como forma de apoiar a realização do Projeto “Trânsito do Bem”.</t>
   </si>
   <si>
     <t>14993</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14993/projeto_de_lei_n.o_042.2020_-_projeto_humanizacao_da_2a_delegacia_regional_de_policia_civil_em_araxa.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14993/projeto_de_lei_n.o_042.2020_-_projeto_humanizacao_da_2a_delegacia_regional_de_policia_civil_em_araxa.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá – CONSEP – Contribuição no valor de R$ 73.692,00 em 3 parcelas de R$ 24.564,00 como forma de apoiar a realização do Projeto “Humanização da 2ª Delegacia Regional de Polícia Civil em Araxá”.</t>
   </si>
   <si>
     <t>14994</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14994/projeto_de_lei_n.o_043.2020_-_credito_especial_para_policia_militar_e_bombeiro_de_araxa.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14994/projeto_de_lei_n.o_043.2020_-_credito_especial_para_policia_militar_e_bombeiro_de_araxa.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e dá outras providências – Crédito no valor de R$ 196.000,00 a serem destinados ao adimplemento de obrigações firmadas em convênio entre o Executivo Municipal e a Polícia Militar do Estado de Minas Gerais e o Corpo de Bombeiro Militar do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>15033</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15033/projeto_de_lei_n.o_044.2020_-_rua_gaspar_jose_rodrigues.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15033/projeto_de_lei_n.o_044.2020_-_rua_gaspar_jose_rodrigues.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências – Rua Gaspar José Rodrigues, a atual Rua Projetada no Loteamento Leda Barcelos.</t>
   </si>
   <si>
     <t>15034</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15034/projeto_de_lei_n.o_045.2020_-_rua_marilda_rosa_afonso.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15034/projeto_de_lei_n.o_045.2020_-_rua_marilda_rosa_afonso.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências – Rua Marilda Rosa Afonso, a atual Rua “Q” no Loteamento Parque das Mangabeiras V</t>
   </si>
   <si>
     <t>15035</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15035/projeto_de_lei_n.o_046.2020_-_rua_primejaneri_cardoso_dos_passos.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15035/projeto_de_lei_n.o_046.2020_-_rua_primejaneri_cardoso_dos_passos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências – Rua Primejaneri Cardoso dos Passos, a atual Rua “M” no Loteamento Vila das Artes.</t>
   </si>
   <si>
     <t>15037</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15037/projeto_de_lei_n.o_047.2020_-_rua_lazaro_maximo.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15037/projeto_de_lei_n.o_047.2020_-_rua_lazaro_maximo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências - Rua Lázaro Máximo, a atual Rua “G” do Loteamento Parque das Mangabeiras V, nesta cidade.</t>
   </si>
   <si>
     <t>15038</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15038/projeto_de_lei_n.o_048.2020_-_rua_gentil_goncalves_de_araujo.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15038/projeto_de_lei_n.o_048.2020_-_rua_gentil_goncalves_de_araujo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências – Rua Gentil Gonçalves de Araújo, a atual Rua “K” do Loteamento Residencial Dona Adélia II, nesta cidade.</t>
   </si>
   <si>
     <t>15039</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15039/projeto_de_lei_n.o_049.2020_-_rua_jose_gaspar_borges.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15039/projeto_de_lei_n.o_049.2020_-_rua_jose_gaspar_borges.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências - Rua José Gaspar Borges a atual Rua "E" no Loteamento Parque das Mangabeiras V.</t>
   </si>
   <si>
     <t>15053</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15053/projeto_de_lei_n.o_050.2020_-_credito_especial_em_atendimento_a_lei_aldir_blanc_-_r_744.87870.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15053/projeto_de_lei_n.o_050.2020_-_credito_especial_em_atendimento_a_lei_aldir_blanc_-_r_744.87870.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial e dá outras providências – Crédito Especial no valor R$ 744.878,70 em atendimento à Lei N.º 14.017 de 29/06/2020 que “Dispõe sobre ações emergenciais destinadas ao setor cultural a serem adotadas durante o estado de calamidade pública”, reconhecido pelo Decreto Legislativo n.º 6, de 20/03/2020.</t>
   </si>
   <si>
     <t>15071</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15071/projeto_de_lei_n.o_051.2020_-_reajusta_os_vencimentos_dos_profissionais_da_educacao_basica.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15071/projeto_de_lei_n.o_051.2020_-_reajusta_os_vencimentos_dos_profissionais_da_educacao_basica.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos vencimentos dos profissionais da educação e dá outras providências - reajuste nos vencimentos iniciais do quadro de remuneração dos Professores de Educação Básica – PEB, dos Especialistas de Educação Básica - EEB e dos Professores Adjuntos de Educação Infantil - PAEI, passando a vigorar com o valor de R$ 1.948,21; para os Professores Adjuntos de Educação Infantil - PAEI e o valor de R$ 2.143,03; para os Professores de Educação Básica – PEB e para os Especialistas de Educação Básica - EEB, restando por alteradas as tabelas de vencimentos da forma em Anexo.</t>
   </si>
   <si>
     <t>15072</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15072/projeto_de_lei_n.o_052.2020_-_10__de_suplementacao_no_orcamento_2020.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15072/projeto_de_lei_n.o_052.2020_-_10__de_suplementacao_no_orcamento_2020.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do orçamento no Exercício de 2020 - para suprir insuficiências de saldos de dotações orçamentárias e alteração na redação do art. 7º da Lei Municipal n.º 7425, de 17 de dezembro de 2019, é necessária a ampliação do limite para suplementação, ampliando-se em 10% o limite de autorização para realização de suplementações orçamentárias.</t>
   </si>
   <si>
     <t>15073</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15073/projeto_de_lei_n.o_053.2020_-_altera_a_lei_7.432.2020_-_reforma_da_upa.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15073/projeto_de_lei_n.o_053.2020_-_altera_a_lei_7.432.2020_-_reforma_da_upa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 7.432 que autoriza a abertura de créditos especiais e dá outras providências - autorizou a Crédito Especial no orçamento vigente para o desenvolvimento de Projeto de Ampliação e Reforma da Unidade de Pronto Atendimento – UPA do Município de Araxá. A alteração proposta visa adequar as fontes de recursos indicadas no projeto original, permitindo melhor adequação orçamentária e garantindo a conclusão do processo de reforma daquela unidade de saúde.</t>
   </si>
   <si>
     <t>15084</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15084/projeto_de_lei_n.o_054.2020_-_altera_lei_3.983_de_18.12.2001_-_codigo_tributario_municipal.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15084/projeto_de_lei_n.o_054.2020_-_altera_lei_3.983_de_18.12.2001_-_codigo_tributario_municipal.docx</t>
   </si>
   <si>
     <t>Altera a redação do artigo 49, do Código Tributário Municipal, Lei nº 3.983, de 18 de dezembro de 2.001, em função das alterações do local do recolhimento do ISSQN promovidas pela Lei Complementar Federal nº 175, de 23 de setembro de 2020, sendo que o artigo 49 foi alterado pela Lei nº 7.192, de 27 de julho de 2017 e dá outras providências - Alterar dispositivos do Código Tributário do Município, visando adequar conceitos de tomadores de serviços para fins de disciplinar a arrecadação municipal.</t>
   </si>
   <si>
     <t>15086</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15086/projeto_de_lei_n.o_055.2020_-_termo_de_fomento_com_o_consep__r_60.00000_para_transitolandia.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15086/projeto_de_lei_n.o_055.2020_-_termo_de_fomento_com_o_consep__r_60.00000_para_transitolandia.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá – CONSEP - Recurso financeiro no valor de 60.000,00 como forma de apoiar a realização do Projeto “Transitolândia - Redução da Criminalidade e Violência e Promoção da Defesa Social”.</t>
   </si>
   <si>
     <t>15091</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15091/projeto_de_lei_n.o_056.2020_-_doacao_de_area_industrial_para_empresa_lm5_construtora_eireli.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15091/projeto_de_lei_n.o_056.2020_-_doacao_de_area_industrial_para_empresa_lm5_construtora_eireli.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a doar com encargos, área industrial e conceder estímulos à Empresa LM5 Construtora EIRELI e dá outras providências - área industrial de 11.424,00m², formada pelos Lotes 02, 03, 04, e 05 da Quadra 04, localizados no Distrito Industrial de Araxá.</t>
   </si>
   <si>
     <t>15092</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15092/projeto_de_lei_n.o_057.2020_doacao_de_area_industrial_para_empresa_colibri_industria.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15092/projeto_de_lei_n.o_057.2020_doacao_de_area_industrial_para_empresa_colibri_industria.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Araxá a doar com encargos área industrial e conceder estímulos à empresa Colibri Indústria de Medicamentos e Suplementos para Pecuária e Veterinária LTDA, e dá outras providências - área industrial de 7.013,00m², formada pelos Lotes 10, 11, 12 e 13 da Quadra 06, localizados no Distrito Industrial de Araxá.</t>
   </si>
   <si>
     <t>15093</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15093/projeto_de_lei_n.o_058.2020_-_doacao_de_area_industrial_para_empresa__william_e_bernardes_torres.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15093/projeto_de_lei_n.o_058.2020_-_doacao_de_area_industrial_para_empresa__william_e_bernardes_torres.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Araxá a doar com encargos área industrial e conceder estímulos à empresa Willian e Bernardes Torres, e dá outras providências - área industrial de 11.695,63m², formada pelo Lote 01 da Quadra 04, localizado no Distrito Industrial de Araxá.</t>
   </si>
   <si>
     <t>15094</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15094/projeto_de_lei_n.o_059.2020_doacao_de_area_industrial_para_empresa_beneficiadora_de_alimentos_2m.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15094/projeto_de_lei_n.o_059.2020_doacao_de_area_industrial_para_empresa_beneficiadora_de_alimentos_2m.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Araxá a doar com encargos área industrial e conceder estímulos à empresa Beneficiadora de Alimentos 2M EIRELI, e dá outras providências - área industrial de 14.044,72m², formada pelos Lotes 06, 07 e 08 da Quadra 04, localizados no Distrito Industrial de Araxá.</t>
   </si>
   <si>
     <t>15095</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15095/projeto_de_lei_n.o_060.2020_-_doacao_de_area_industrial_para_empresa_carlos_henrique_porfirio.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15095/projeto_de_lei_n.o_060.2020_-_doacao_de_area_industrial_para_empresa_carlos_henrique_porfirio.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Araxá a doar com encargos área industrial e conceder estímulos à empresa Carlos Henrique Porfírio de Oliveira - ME, e dá outras providências - área industrial de 3.764,38m², formada pelos Lotes 43 e 44 da Quadra 07, localizado no Distrito Industrial de Araxá.</t>
   </si>
   <si>
     <t>15096</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15096/projeto_de_lei_n.o_061.2020_-_doacao_de_area_industrial_para_empresa_quimex_comercio.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15096/projeto_de_lei_n.o_061.2020_-_doacao_de_area_industrial_para_empresa_quimex_comercio.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Araxá a doar com encargos área industrial e conceder estímulos à empresa Quimex Comércio e Importação de Produtos de Ligas LTDA, e dá outras providências - 25.404,51m², formada pelos Lotes 34, 35, 36, 37, 38 e 39 da Quadra 03, localizados no Distrito Industrial de Araxá.</t>
   </si>
   <si>
     <t>15102</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do uso de calçadas e áreas públicas pelo comércio, bares, restaurantes, hotéis, food trucks e similares, e dá outras providências.</t>
   </si>
   <si>
     <t>14552</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14552/projeto_de_resolucao_n.o_001.2020_-_altera_res_Ys34rdT.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14552/projeto_de_resolucao_n.o_001.2020_-_altera_res_Ys34rdT.doc</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 35 e Altera o art. 36 da Resolução 488 de 07 de janeiro de 2015 que dispõe sobre a organização geral e o plano de carreira dos servidores da Câmara Municipal de Araxá - Trata sobre férias coletivas.</t>
   </si>
   <si>
     <t>14553</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14553/projeto_de_resolucao_n.o_002.2020_-_altera_res_GmcfJJt.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14553/projeto_de_resolucao_n.o_002.2020_-_altera_res_GmcfJJt.doc</t>
   </si>
   <si>
     <t>Altera a Resolução 488/2015, nos termos que especifica - Dispõe sobre a organização geral e o plano de carreira dos servidores da Câmara Municipal de Araxá - Ajuntar tempo fora para quinquênios e Férias prêmio.</t>
   </si>
   <si>
     <t>14708</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14708/projeto_de_resolucao_n.o_003.2020_-_dispoe_sob_lC6j2yd.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14708/projeto_de_resolucao_n.o_003.2020_-_dispoe_sob_lC6j2yd.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização da remuneração dos servidores da Câmara Municipal de Araxá – percentual de 7%, abrangendo também, a recomposição salarial do período de fevereiro de 2019 a fevereiro de 2020, conforme o disposto no art. 37, X da Constituição Federal.</t>
   </si>
   <si>
     <t>14709</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14709/projeto_de_resolucao_n.o_004.2020_-_resolucao__9ZP8i9g.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14709/projeto_de_resolucao_n.o_004.2020_-_resolucao__9ZP8i9g.doc</t>
   </si>
   <si>
     <t>Dispõe sobre medidas temporárias de prevenção ao contágio pelo Coronavirus (COVID-19) no âmbito do Poder Legislativo de Araxá.</t>
   </si>
   <si>
     <t>14760</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14760/projeto_de_resolucao_n.o_005.2020_-_regulament_x9B5aQs.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14760/projeto_de_resolucao_n.o_005.2020_-_regulament_x9B5aQs.doc</t>
   </si>
   <si>
     <t>Regulamenta a concessão da gratificação natalina.</t>
   </si>
   <si>
     <t>14822</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14822/projeto_de_resolucao_n.o_006.2020_-_pagamento__UHMC7V0.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14822/projeto_de_resolucao_n.o_006.2020_-_pagamento__UHMC7V0.doc</t>
   </si>
   <si>
     <t>Autoriza o pagamento de débitos decorrentes de juros e correção monetária junto ao Instituto de Previdência do Município de Araxá – IPREMA.</t>
   </si>
   <si>
     <t>14995</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14995/projeto_de_resolucao_n.o_007.2020_-_altera_resolucao_488.2015_-_reforma_organizacional_da_camara.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14995/projeto_de_resolucao_n.o_007.2020_-_altera_resolucao_488.2015_-_reforma_organizacional_da_camara.doc</t>
   </si>
   <si>
     <t>Altera o art. 15 da resolução nº 488 de 07 de janeiro de 2015 - Dispõe sobre a Organização Geral da Câmara Municipal de Araxá, institui o novo Plano de Carreira dos Servidores da Câmara Municipal de Araxá.</t>
   </si>
   <si>
     <t>14996</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14996/projeto_de_resolucao_n.o_008.2020_-_ponto_eletronico_na_camara_municipal_de_araxa.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14996/projeto_de_resolucao_n.o_008.2020_-_ponto_eletronico_na_camara_municipal_de_araxa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Controle de Frequência dos Servidores ocupantes de cargos efetivos e dos contratados da Câmara Municipal de Araxá por Sistema de Ponto Eletrônico Biométrico e dá outras providências.</t>
   </si>
   <si>
     <t>14573</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, REQUER após cumpridas as formalidades regimentais, nos termos do inciso XVIII, do art. 67 da Lei Orgânica Municipal combinado com art. 212 do Regimento Interno deste Poder Legislativo, seja encaminhado expediente ao Excelentíssimo Sr, Élvio Bertoni, Secretário Municipal de Segurança Urbana e Cidadania, o seguinte pedido de informações:_x000D_
 _x000D_
 1) Referente ao veículo de passeio locado pela Prefeitura Municipal de Araxá, conforme contrato 318/2019 e Processo nº 128/2019, o qual visa atender as necessidades da Secretaria Municipal de Desenvolvimento Rural._x000D_
 A) Apresentar as imagens gravadas pelas câmaras de segurança (olho vivo) correlacionadas e a relação dos dias e horários de todos os registros de entrada e saídas do veículo supracitado para para zonas rurais e retorno a zona urbana, durante todo o mês de novembro do ano de 2019.</t>
   </si>
   <si>
     <t>14576</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, REQUER após cumpridas as formalidades regimentais, nos termos do inciso XVIII, do art. 67 da Lei Orgânica Municipal combinado com art. 212 do Regimento Interno deste Poder Legislativo, seja encaminhado expediente ao Sr. Secretário Municipal de Desenvolvimento Rural através do Sr. Jhonny Nolli, o qual tem o prazo de 15 dias para resposta, o seguinte pedido de informações:_x000D_
 _x000D_
@@ -5415,69 +5415,69 @@
 1) Referente às investigações do Núcleo de Combate a Corrupção (NUCC)  direcionadas a esta administração municipal;_x000D_
 2) Referente à gestão deste município._x000D_
 _x000D_
 texto integral contido em requerimento original.</t>
   </si>
   <si>
     <t>15103</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, requer após cumprido os trâmites regimentais, seja encaminhado ao Sr. Marcos Antônio Rios Secretário de Desenvolvimento Urbano de Araxá, o seguinte pedido de providencia:_x000D_
 Que providencie limpeza em uma área institucional da Prefeitura Municipal de Araxá, localizada no final da Rua Totonho Pereira ( em frente Grançucar) bairro Santo Antônio.</t>
   </si>
   <si>
     <t>14735</t>
   </si>
   <si>
     <t>SPL</t>
   </si>
   <si>
     <t>Substitutivo Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14735/substitutivo_ao_projeto_de_lei_n.o_004.2020_-__O9wKLz2.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14735/substitutivo_ao_projeto_de_lei_n.o_004.2020_-__O9wKLz2.doc</t>
   </si>
   <si>
     <t>Autoriza o remanejamento, a transposição e a transferência de recursos das dotações orçamentárias constantes da Lei Orçamentária anual para 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>15056</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15056/substitutivo_ao_projeto_de_lei_n.o_050.2020_-_recursos_da_lei_federal_aldir_blanc_-_r_744.87870_original.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15056/substitutivo_ao_projeto_de_lei_n.o_050.2020_-_recursos_da_lei_federal_aldir_blanc_-_r_744.87870_original.doc</t>
   </si>
   <si>
     <t>Substitui-se o Projeto de Lei n.º 050/2020, de autoria do Poder Executivo - Autoriza a abertura de Crédito Especial e dá outras providências – Crédito Especial no valor R$ 744.878,70 em atendimento à Lei N.º 14.017 de 29/06/2020 que “Dispõe sobre ações emergenciais destinadas ao setor cultural a serem adotadas durante o estado de calamidade pública”, reconhecido pelo Decreto Legislativo n.º 6, de 20/03/2020.</t>
   </si>
   <si>
     <t>15085</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15085/substitutivo_ao_projeto_de_lei_n.o_052.2020_-_altera_orcamento_2020_-_suplementacao_de_08.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15085/substitutivo_ao_projeto_de_lei_n.o_052.2020_-_altera_orcamento_2020_-_suplementacao_de_08.doc</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Nº 052/2020 - Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução orçamentária no Exercício de 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5784,68 +5784,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14707/emenda_modificativa_ao_projeto_de_lei_n.o_005._8XQfp25.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14711/emenda_modificativa_ao_projeto_de_lei_n.o_014._TGZIaJD.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14761/emenda_redacional_ao_projeto_de_lei_n._020.202_UaecSLf.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14884/emenda_modificativa_ao_projeto_de_lei_n.o_025._NtfSn2n.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15097/emenda_substitutiva_ao_projeto_de_lei_n.o_035.2020_-_altera_aliquota_do_iprema.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15107/emendas_ao_projeto_de_lei_n.o_039.2020_-_orcamento_2021.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14551/projeto_de_decreto_legislativo_n.o_001.2020_-__cl40s8y.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15052/prestacao_de_contas_do_executivo_municipal_-_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15089/prestacao_de_contas_do_executivo_municipal_-_exercicio_2015.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15090/prestacao_de_contas_do_executivo_municipal_-_exercicio_2017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14577/projeto_de_lei_n.o_001.2020_-_institui_a_tribuna_livre.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14605/projeto_de_lei_n.o_002.2020_-_altera_lei_de_u_wJklzU9.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14606/projeto_de_lei_n.o_003.2020_-_utilidade_public_oElnzbd.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14627/projeto_de_lei_n.o_004.2020_-_autoriza_remanej_FZy8MAE.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14628/projeto_de_lei_n.o_005.2020_-_abertura_de_cred_57JhBjE.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14629/projeto_de_lei_n.o_006.2020_-_celebra_parceria_ZkcslIs.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14630/projeto_de_lei_n.o_007.2020_-_copa_internacion_0aGn8iv.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14631/projeto_de_lei_n.o_008.2020_-_altera_lei_dos_o_CUk4px7.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14651/projeto_de_lei_n.o_009.2020_-_rua_jose_cortes_WfbsoFZ.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14672/projeto_de_lei_n.o_010.2020_-_rua_horizontina__B2vBzvZ.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14704/projeto_de_lei_n.o_011.2020_-_estabelece_multa_7hi6ySJ.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14706/projeto_de_lei_n.o_013.2020_-_politica_municip_7hP7lCp.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14710/projeto_de_lei_n.o_014.2020_-_lei_do_alcool_ge_4UWeOie.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14732/projeto_de_lei_n.o_015.2020_-_transporte_gratu_86gbOEb.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14733/projeto_de_lei_n.o_016.2020_-_credito_especial_26Brg5L.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14734/projeto_de_lei_n.o_017.2020_-_utilidade_public_mMBcIwj.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14741/projeto_de_lei_n.o_018.2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14758/projeto_de_lei_n.o_019.2020_-_altera_lei_7.143_7VT1tVw.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14759/projeto_de_lei_n.o_020.2020_-_altera_lei_7.424_Z7ToLa3.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14788/projeto_de_lei_n.o_021.2020_-_convenio_com_a_u_CzGOV6Z.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14804/projeto_de_lei_n.o_022.2020_-_convenio_com_o_c_iOLT4An.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14805/projeto_de_lei_n.o_023.2020_-_desafeta_e_afeta_u7fLmvX.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14806/projeto_de_lei_n.o_024.2020_-_dispoe_sobre_cui_kNvv146.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14834/projeto_de_lei_n.o_025.2020_-_autoriza_abertur_Wvpff0R.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14851/projeto_de_lei_n.o_026.2020_-_segururanca_nos__mFkrGun.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14890/projeto_de_lei_n.o_027.2020_-_rua_eliane_cunha_de_lima.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14905/projeto_de_lei_n.o_028.2020_-_termo_de_fomento_K1TuF8R.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14906/projeto_de_lei_n.o_029.2020_-_esclarecimentos__IHzmF6X.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14907/projeto_de_lei_n.o_030.2020_-_mata-burros_nas__Tohrt5q.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14923/projeto_de_lei_n.o_031.2020_-_convenio_com_co_gO04jTP.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14940/projeto_de_lei_n.o_032.2020_-_altera_lei_do_co_P3zqasZ.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14941/projeto_de_lei_n.o_033.2020_-_programa_varricao_social.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14942/projeto_de_lei_n.o_034.2020_-_viaduto_lucia_ig_KspJvuL.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14943/projeto_de_lei_n.o_035.2020_-_altera_lei_n.o_7_HaFDOkB.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14944/projeto_de_lei_n.o_036.2020_-_utilidade_public_tXeDd1t.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14963/projeto_de_lei_n.o_037.2020_-_jornada_especial_para_servidores_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14981/projeto_de_lei_n.o_038.2020_-_medidas_de_protecao_ao_terceiro_setor_-_covid_-19.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14982/projeto_de_lei_n.o_039.2020_-_proposta_orcamentaria_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14983/projeto_de_lei_n.o_040.2020_-_utilidade_publica_loja_maconica_asylo_da_caridade.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14992/projeto_de_lei_n.o_041.2020_-_consep_projeto_transito_do_bem.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14993/projeto_de_lei_n.o_042.2020_-_projeto_humanizacao_da_2a_delegacia_regional_de_policia_civil_em_araxa.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14994/projeto_de_lei_n.o_043.2020_-_credito_especial_para_policia_militar_e_bombeiro_de_araxa.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15033/projeto_de_lei_n.o_044.2020_-_rua_gaspar_jose_rodrigues.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15034/projeto_de_lei_n.o_045.2020_-_rua_marilda_rosa_afonso.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15035/projeto_de_lei_n.o_046.2020_-_rua_primejaneri_cardoso_dos_passos.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15037/projeto_de_lei_n.o_047.2020_-_rua_lazaro_maximo.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15038/projeto_de_lei_n.o_048.2020_-_rua_gentil_goncalves_de_araujo.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15039/projeto_de_lei_n.o_049.2020_-_rua_jose_gaspar_borges.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15053/projeto_de_lei_n.o_050.2020_-_credito_especial_em_atendimento_a_lei_aldir_blanc_-_r_744.87870.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15071/projeto_de_lei_n.o_051.2020_-_reajusta_os_vencimentos_dos_profissionais_da_educacao_basica.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15072/projeto_de_lei_n.o_052.2020_-_10__de_suplementacao_no_orcamento_2020.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15073/projeto_de_lei_n.o_053.2020_-_altera_a_lei_7.432.2020_-_reforma_da_upa.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15084/projeto_de_lei_n.o_054.2020_-_altera_lei_3.983_de_18.12.2001_-_codigo_tributario_municipal.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15086/projeto_de_lei_n.o_055.2020_-_termo_de_fomento_com_o_consep__r_60.00000_para_transitolandia.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15091/projeto_de_lei_n.o_056.2020_-_doacao_de_area_industrial_para_empresa_lm5_construtora_eireli.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15092/projeto_de_lei_n.o_057.2020_doacao_de_area_industrial_para_empresa_colibri_industria.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15093/projeto_de_lei_n.o_058.2020_-_doacao_de_area_industrial_para_empresa__william_e_bernardes_torres.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15094/projeto_de_lei_n.o_059.2020_doacao_de_area_industrial_para_empresa_beneficiadora_de_alimentos_2m.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15095/projeto_de_lei_n.o_060.2020_-_doacao_de_area_industrial_para_empresa_carlos_henrique_porfirio.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15096/projeto_de_lei_n.o_061.2020_-_doacao_de_area_industrial_para_empresa_quimex_comercio.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14552/projeto_de_resolucao_n.o_001.2020_-_altera_res_Ys34rdT.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14553/projeto_de_resolucao_n.o_002.2020_-_altera_res_GmcfJJt.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14708/projeto_de_resolucao_n.o_003.2020_-_dispoe_sob_lC6j2yd.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14709/projeto_de_resolucao_n.o_004.2020_-_resolucao__9ZP8i9g.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14760/projeto_de_resolucao_n.o_005.2020_-_regulament_x9B5aQs.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14822/projeto_de_resolucao_n.o_006.2020_-_pagamento__UHMC7V0.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14995/projeto_de_resolucao_n.o_007.2020_-_altera_resolucao_488.2015_-_reforma_organizacional_da_camara.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14996/projeto_de_resolucao_n.o_008.2020_-_ponto_eletronico_na_camara_municipal_de_araxa.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14735/substitutivo_ao_projeto_de_lei_n.o_004.2020_-__O9wKLz2.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15056/substitutivo_ao_projeto_de_lei_n.o_050.2020_-_recursos_da_lei_federal_aldir_blanc_-_r_744.87870_original.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15085/substitutivo_ao_projeto_de_lei_n.o_052.2020_-_altera_orcamento_2020_-_suplementacao_de_08.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14707/emenda_modificativa_ao_projeto_de_lei_n.o_005._8XQfp25.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14711/emenda_modificativa_ao_projeto_de_lei_n.o_014._TGZIaJD.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14761/emenda_redacional_ao_projeto_de_lei_n._020.202_UaecSLf.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14884/emenda_modificativa_ao_projeto_de_lei_n.o_025._NtfSn2n.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15097/emenda_substitutiva_ao_projeto_de_lei_n.o_035.2020_-_altera_aliquota_do_iprema.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15107/emendas_ao_projeto_de_lei_n.o_039.2020_-_orcamento_2021.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14551/projeto_de_decreto_legislativo_n.o_001.2020_-__cl40s8y.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15052/prestacao_de_contas_do_executivo_municipal_-_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15089/prestacao_de_contas_do_executivo_municipal_-_exercicio_2015.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15090/prestacao_de_contas_do_executivo_municipal_-_exercicio_2017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14577/projeto_de_lei_n.o_001.2020_-_institui_a_tribuna_livre.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14605/projeto_de_lei_n.o_002.2020_-_altera_lei_de_u_wJklzU9.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14606/projeto_de_lei_n.o_003.2020_-_utilidade_public_oElnzbd.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14627/projeto_de_lei_n.o_004.2020_-_autoriza_remanej_FZy8MAE.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14628/projeto_de_lei_n.o_005.2020_-_abertura_de_cred_57JhBjE.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14629/projeto_de_lei_n.o_006.2020_-_celebra_parceria_ZkcslIs.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14630/projeto_de_lei_n.o_007.2020_-_copa_internacion_0aGn8iv.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14631/projeto_de_lei_n.o_008.2020_-_altera_lei_dos_o_CUk4px7.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14651/projeto_de_lei_n.o_009.2020_-_rua_jose_cortes_WfbsoFZ.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14672/projeto_de_lei_n.o_010.2020_-_rua_horizontina__B2vBzvZ.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14704/projeto_de_lei_n.o_011.2020_-_estabelece_multa_7hi6ySJ.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14706/projeto_de_lei_n.o_013.2020_-_politica_municip_7hP7lCp.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14710/projeto_de_lei_n.o_014.2020_-_lei_do_alcool_ge_4UWeOie.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14732/projeto_de_lei_n.o_015.2020_-_transporte_gratu_86gbOEb.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14733/projeto_de_lei_n.o_016.2020_-_credito_especial_26Brg5L.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14734/projeto_de_lei_n.o_017.2020_-_utilidade_public_mMBcIwj.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14741/projeto_de_lei_n.o_018.2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14758/projeto_de_lei_n.o_019.2020_-_altera_lei_7.143_7VT1tVw.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14759/projeto_de_lei_n.o_020.2020_-_altera_lei_7.424_Z7ToLa3.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14788/projeto_de_lei_n.o_021.2020_-_convenio_com_a_u_CzGOV6Z.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14804/projeto_de_lei_n.o_022.2020_-_convenio_com_o_c_iOLT4An.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14805/projeto_de_lei_n.o_023.2020_-_desafeta_e_afeta_u7fLmvX.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14806/projeto_de_lei_n.o_024.2020_-_dispoe_sobre_cui_kNvv146.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14834/projeto_de_lei_n.o_025.2020_-_autoriza_abertur_Wvpff0R.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14851/projeto_de_lei_n.o_026.2020_-_segururanca_nos__mFkrGun.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14890/projeto_de_lei_n.o_027.2020_-_rua_eliane_cunha_de_lima.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14905/projeto_de_lei_n.o_028.2020_-_termo_de_fomento_K1TuF8R.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14906/projeto_de_lei_n.o_029.2020_-_esclarecimentos__IHzmF6X.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14907/projeto_de_lei_n.o_030.2020_-_mata-burros_nas__Tohrt5q.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14923/projeto_de_lei_n.o_031.2020_-_convenio_com_co_gO04jTP.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14940/projeto_de_lei_n.o_032.2020_-_altera_lei_do_co_P3zqasZ.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14941/projeto_de_lei_n.o_033.2020_-_programa_varricao_social.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14942/projeto_de_lei_n.o_034.2020_-_viaduto_lucia_ig_KspJvuL.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14943/projeto_de_lei_n.o_035.2020_-_altera_lei_n.o_7_HaFDOkB.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14944/projeto_de_lei_n.o_036.2020_-_utilidade_public_tXeDd1t.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14963/projeto_de_lei_n.o_037.2020_-_jornada_especial_para_servidores_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14981/projeto_de_lei_n.o_038.2020_-_medidas_de_protecao_ao_terceiro_setor_-_covid_-19.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14982/projeto_de_lei_n.o_039.2020_-_proposta_orcamentaria_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14983/projeto_de_lei_n.o_040.2020_-_utilidade_publica_loja_maconica_asylo_da_caridade.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14992/projeto_de_lei_n.o_041.2020_-_consep_projeto_transito_do_bem.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14993/projeto_de_lei_n.o_042.2020_-_projeto_humanizacao_da_2a_delegacia_regional_de_policia_civil_em_araxa.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14994/projeto_de_lei_n.o_043.2020_-_credito_especial_para_policia_militar_e_bombeiro_de_araxa.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15033/projeto_de_lei_n.o_044.2020_-_rua_gaspar_jose_rodrigues.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15034/projeto_de_lei_n.o_045.2020_-_rua_marilda_rosa_afonso.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15035/projeto_de_lei_n.o_046.2020_-_rua_primejaneri_cardoso_dos_passos.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15037/projeto_de_lei_n.o_047.2020_-_rua_lazaro_maximo.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15038/projeto_de_lei_n.o_048.2020_-_rua_gentil_goncalves_de_araujo.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15039/projeto_de_lei_n.o_049.2020_-_rua_jose_gaspar_borges.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15053/projeto_de_lei_n.o_050.2020_-_credito_especial_em_atendimento_a_lei_aldir_blanc_-_r_744.87870.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15071/projeto_de_lei_n.o_051.2020_-_reajusta_os_vencimentos_dos_profissionais_da_educacao_basica.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15072/projeto_de_lei_n.o_052.2020_-_10__de_suplementacao_no_orcamento_2020.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15073/projeto_de_lei_n.o_053.2020_-_altera_a_lei_7.432.2020_-_reforma_da_upa.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15084/projeto_de_lei_n.o_054.2020_-_altera_lei_3.983_de_18.12.2001_-_codigo_tributario_municipal.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15086/projeto_de_lei_n.o_055.2020_-_termo_de_fomento_com_o_consep__r_60.00000_para_transitolandia.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15091/projeto_de_lei_n.o_056.2020_-_doacao_de_area_industrial_para_empresa_lm5_construtora_eireli.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15092/projeto_de_lei_n.o_057.2020_doacao_de_area_industrial_para_empresa_colibri_industria.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15093/projeto_de_lei_n.o_058.2020_-_doacao_de_area_industrial_para_empresa__william_e_bernardes_torres.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15094/projeto_de_lei_n.o_059.2020_doacao_de_area_industrial_para_empresa_beneficiadora_de_alimentos_2m.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15095/projeto_de_lei_n.o_060.2020_-_doacao_de_area_industrial_para_empresa_carlos_henrique_porfirio.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15096/projeto_de_lei_n.o_061.2020_-_doacao_de_area_industrial_para_empresa_quimex_comercio.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14552/projeto_de_resolucao_n.o_001.2020_-_altera_res_Ys34rdT.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14553/projeto_de_resolucao_n.o_002.2020_-_altera_res_GmcfJJt.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14708/projeto_de_resolucao_n.o_003.2020_-_dispoe_sob_lC6j2yd.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14709/projeto_de_resolucao_n.o_004.2020_-_resolucao__9ZP8i9g.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14760/projeto_de_resolucao_n.o_005.2020_-_regulament_x9B5aQs.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14822/projeto_de_resolucao_n.o_006.2020_-_pagamento__UHMC7V0.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14995/projeto_de_resolucao_n.o_007.2020_-_altera_resolucao_488.2015_-_reforma_organizacional_da_camara.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14996/projeto_de_resolucao_n.o_008.2020_-_ponto_eletronico_na_camara_municipal_de_araxa.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/14735/substitutivo_ao_projeto_de_lei_n.o_004.2020_-__O9wKLz2.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15056/substitutivo_ao_projeto_de_lei_n.o_050.2020_-_recursos_da_lei_federal_aldir_blanc_-_r_744.87870_original.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2020/15085/substitutivo_ao_projeto_de_lei_n.o_052.2020_-_altera_orcamento_2020_-_suplementacao_de_08.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H559"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>