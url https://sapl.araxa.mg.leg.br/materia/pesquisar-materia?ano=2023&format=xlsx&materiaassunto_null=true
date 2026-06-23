--- v0 (2026-01-25)
+++ v1 (2026-06-23)
@@ -54,182 +54,182 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18612</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Professora Leni Nobre</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18612/emenda_01_do_pl_no_36.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18612/emenda_01_do_pl_no_36.doc</t>
   </si>
   <si>
     <t>"Emenda supressiva do parágrafo 2º do artigo 27 do projeto de Lei 36-2023, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>18671</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jairinho Borges</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18671/emenda_pl_no_41.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18671/emenda_pl_no_41.doc</t>
   </si>
   <si>
     <t>"Altera o artigo 2º do Projeto de Lei nº 41."</t>
   </si>
   <si>
     <t>19228</t>
   </si>
   <si>
     <t>EAdPL</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei</t>
   </si>
   <si>
     <t>Pastor Moacir</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19228/emenda_adittiva_no_02-223.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19228/emenda_adittiva_no_02-223.doc</t>
   </si>
   <si>
     <t>Emenda Aditiva de um § 1°, e de um § 2°, ao art. 46, do projeto de lei n° 046/2023, de autoria do Poder Executivo._x000D_
 Adita-se um § 1°, e um § 2°, ao art. 46, do projeto de lei n° 046/2023, de autoria do Poder Executivo, os quais vigoram com o seguinte teor:</t>
   </si>
   <si>
     <t>19231</t>
   </si>
   <si>
     <t>Luiz Carlos, Dirley da Escolinha, Dr. Zidane, Evaldo do Ferrocarril, Fernanda Castelha, João Veras, Maristela Dutra, Pastor Moacir, Professora Leni Nobre, Raphael Rios, Valtinho da Farmácia, Wellington da Bit</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19231/emenda_aditiva_no_03_-_ldo.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19231/emenda_aditiva_no_03_-_ldo.doc</t>
   </si>
   <si>
     <t>"Acrescenta parágrafo 6º no artigo 33 do Projeto de Lei nº 46/2023."</t>
   </si>
   <si>
     <t>19484</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Omara do Hospital dos Brinquedos</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19484/emenda_aditiva_no_03.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19484/emenda_aditiva_no_03.doc</t>
   </si>
   <si>
     <t>" Acrescenta o § 2º ao artigo 1º, com a seguinte redação:"</t>
   </si>
   <si>
     <t>19226</t>
   </si>
   <si>
     <t>EAgPL</t>
   </si>
   <si>
     <t>Emenda Aglutinativa ao Projeto de Lei</t>
   </si>
   <si>
     <t>Wellington da Bit, Evaldo do Ferrocarril, João Veras, Maristela Dutra</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19226/emenda_aglutinativa_no_01-223.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19226/emenda_aglutinativa_no_01-223.doc</t>
   </si>
   <si>
     <t>Emenda aglutinativa de emendas ao Projeto de Lei nº 46/2023 de autoria dos vereadores Wellington Alves Martins, João Veras, Maristela Dutra, Evaldo do Ferrocarril, as quais aditam ao Projeto de Lei de Diretrizes Orçamentárias um art. 19-A._x000D_
 _x000D_
 Adita-se, aglutinando-se emendas de autoria dos vereadores Wellington Alves Martins, João Veras, Maristela Dutra, Evaldo do Ferrocarril, um art. 19-A, e respectivo parágrafo único, ao projeto de lei n° 46/2023, de autoria do Poder Executivo, com a seguinte redação:</t>
   </si>
   <si>
     <t>19227</t>
   </si>
   <si>
     <t>Luiz Carlos</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19227/emenda_aglutinativa_no_02-223.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19227/emenda_aglutinativa_no_02-223.doc</t>
   </si>
   <si>
     <t>Emenda aglutinativa de emendas aditivas, de autoria dos vereadores Luiz Carlos Bittencourt (em número de 03), e Fernanda de Castelha Afonso (em número de 02) fundindo-se as emendas aos incisos do § 1º, do art. 19, do projeto de Lei n° 046/2023, de autoria do Poder Executivo. _x000D_
 _x000D_
 Aglutinam-se emendas aditivas, de autoria dos vereadores Luiz Carlos Bittencourt (em número de 03), e Fernanda de Castelha Afonso (em número de 02) fundindo-se as emendas aos incisos do § 1º, do art. 19, do projeto de Lei n° 046/2023, de autoria do Poder Executivo, passando os incisos a vigorarem com o seguinte teor</t>
   </si>
   <si>
     <t>19232</t>
   </si>
   <si>
     <t>ESpPL</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei</t>
   </si>
   <si>
     <t>João Veras</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19232/emenda_supressiva_no_01-23.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19232/emenda_supressiva_no_01-23.doc</t>
   </si>
   <si>
     <t>"Emenda supressiva ao art. 48, do projeto de lei n° 46/2023, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>18490</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/</t>
+    <t>http://sapl.araxa.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Seja encaminhado ao Prefeito Municipal, Sr. Rubens Magela da Silva e ao Secretário de Ação Social , WAGNER CRUZ, o seguinte pedido: - Que seja estudada a possibilidade da criação de um centro de atendimento e atenção à saúde do idoso de Araxá/MG.</t>
   </si>
   <si>
     <t>18429</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Maristela Dutra</t>
   </si>
   <si>
     <t>Seja encaminhada a presente indicação ao Sr. Rubens Magela da Silva, Prefeito Municipal e à Secretária Municipal de Educação, Sra. Zulma Moreira para que estudem a possibilidade de implantação de um cursinho pré-vestibular e preparatório  para o Exame Nacional do Ensino Médio (Enem) gratuitos para as pessoas de baixa renda.</t>
   </si>
   <si>
     <t>18430</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Reitera a indicação nº 645/2022, endereçada ao Exmo. Sr. Rubens Magela da Silva, Prefeito Municipal de Araxá/MG e ao Sr. Ângelo França, Secretário de Obras Públicas e Mobilidade Urbanas, para que estudem a possibilidade de providenciar a revitalização e urbanização com urgência da da praça José Batista Sobrinho (Praça do Cruzeiro), bairro São Geraldo.</t>
   </si>
@@ -7560,2404 +7560,2404 @@
 _x000D_
 O PADRE SÉRGIO MÁRCIO DE OLIVEIRA, pelos 28 anos de SACERDÓCIO, numa caminhada exemplar de comprometimento em disseminar os ensinamentos cristãos, bem como pelo histórico de ações solidárias em prol do desenvolvimento humano e espiritual, através da educação nas escolas e instituições em que trabalhou, iluminando a vida das crianças, jovens, famílias e da comunidade araxaense e região.</t>
   </si>
   <si>
     <t>19633</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>Seja consignado MOÇÃO DE CONGRATULAÇÃO ao Projeto "Novo olhar do cuidado para com pessoas em situação de rua", através  dos discentes: Daniela Gomes Albino, Samantha Mayara Pimenta de Moura e Vanessa Santos de Paula Rangel, e à orientadora Leonice Wojcik.</t>
   </si>
   <si>
     <t>19388</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Maristela Dutra, Dr. Zidane, Fernanda Castelha, Luiz Carlos, Professora Leni Nobre, Valtinho da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19388/decreto_legisslativo_no_01-23.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19388/decreto_legisslativo_no_01-23.doc</t>
   </si>
   <si>
     <t>"Susta os efeitos § 3º, inciso XII, alínea “e”, do Art. 3º, Decreto nº 1.860 de 30 de agosto de 2023, o qual estabelece limitação d empenho e movimentação financeira o âmbito dos órgãos e entidades do Poder Executivo municipal e dá outras providências."</t>
   </si>
   <si>
     <t>19220</t>
   </si>
   <si>
     <t>PEALO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica.</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19220/pl_emenda_no_01-23.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19220/pl_emenda_no_01-23.doc</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivo ao art. 35, da Lei Orgânica do Município de Araxá."</t>
   </si>
   <si>
     <t>19395</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19395/emenda_da_lei_organica_no_02-23.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19395/emenda_da_lei_organica_no_02-23.doc</t>
   </si>
   <si>
     <t>"Acrescenta parágrafos ao artigo 83 da Lei Orgânica do Município de Araxá."</t>
   </si>
   <si>
     <t>18416</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>RUBENS MAGELA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18416/pl_no_01.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18416/pl_no_01.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Escola de Samba Império São Geraldo."</t>
   </si>
   <si>
     <t>18417</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18417/pl_no_02_-_sos.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18417/pl_no_02_-_sos.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Serviço de Obras Sociais – SOS."</t>
   </si>
   <si>
     <t>18418</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18418/pl_no_03_-_transitolandia.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18418/pl_no_03_-_transitolandia.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá – CONSEP.    “ Projeto Transitolândia”"</t>
   </si>
   <si>
     <t>18419</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18419/pl_no_04.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18419/pl_no_04.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá – CONSEP.    “ Projeto Redução Contínua da Criminalidade – Responsabilidade de Todos”"</t>
   </si>
   <si>
     <t>18420</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18420/pl_no_05.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18420/pl_no_05.doc</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Municipal nº 7.488/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>18421</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18421/pl_no_06.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18421/pl_no_06.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Cargos e Salários dos Servidores do Poder Executivo do Município de Araxá e dá outras providências. "</t>
   </si>
   <si>
     <t>18422</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18422/pl_no_07.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18422/pl_no_07.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Carreira, Remuneração e Valorização dos Profissionais da Educação do Município de Araxá – MG."</t>
   </si>
   <si>
     <t>18423</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18423/projeto_de_lei_08-2023.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18423/projeto_de_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos vencimentos dos profissionais do magistério e dá outras providências.</t>
   </si>
   <si>
     <t>18424</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18424/projeto_de_lei_09-2023.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18424/projeto_de_lei_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>18453</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18453/pl_no_10.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18453/pl_no_10.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Araxá – APAE."</t>
   </si>
   <si>
     <t>18454</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18454/pl_no_11.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18454/pl_no_11.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Corredores de Rua de Araxá – ACORA."</t>
   </si>
   <si>
     <t>18456</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18456/pl_no_12.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18456/pl_no_12.doc</t>
   </si>
   <si>
     <t>"Disciplina a vida útil dos veículos utilizados no transporte escolar rural."</t>
   </si>
   <si>
     <t>18483</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18483/pl_no_13.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18483/pl_no_13.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências. – Praça Antônio Marcos da Silva."</t>
   </si>
   <si>
     <t>18475</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18475/pl_no_14.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18475/pl_no_14.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a prioridade de inscrições de famílias com moradia precária ou em áreas de risco, ou em área de reserva de preservação permanente municipal, ou em áreas insalubres, ou que tenham sido desabrigadas por desastre natural, ou que perderam a moradia em razão de decisão do Poder Público, de forma prioritária no acesso a programa de habilitação da cidade de Araxá/MG. "</t>
   </si>
   <si>
     <t>18476</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18476/pl_no_15.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18476/pl_no_15.doc</t>
   </si>
   <si>
     <t>"Determina que os serviços terceirizados pelo Poder Público que utilizam veículos, caminhões e máquinas para a prestação de serviços e a frota própria sejam equipados com GPS para rastreamento, e dá outras providências. "</t>
   </si>
   <si>
     <t>18477</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dirley da Escolinha, João Veras</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18477/pl_no_16.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18477/pl_no_16.doc</t>
   </si>
   <si>
     <t>"Institui o Dia do Líder Comunitário no município de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>18478</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18478/pl_no_17.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18478/pl_no_17.doc</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal n.º 3.520 de 08 de julho de 1999."</t>
   </si>
   <si>
     <t>18482</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18482/pl_no_18.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18482/pl_no_18.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Pró Esporte e Aventura - APEA."</t>
   </si>
   <si>
     <t>18513</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18513/pl_no_19.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18513/pl_no_19.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento coma Escola Infantil Arco Íris."</t>
   </si>
   <si>
     <t>18514</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18514/pl_no_20.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18514/pl_no_20.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Centro Municipal de Educação Infantil e dá outras providências. – “CEMEI Gabriela Almeida Aristimunho”"</t>
   </si>
   <si>
     <t>18515</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18515/pl_no_21.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18515/pl_no_21.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Centro Municipal de Educação Infantil e dá outras providências. – “CEMEI Terezinha de Melo Cortes”"</t>
   </si>
   <si>
     <t>18518</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18518/pl_no_22.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18518/pl_no_22.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Amparo às Pessoas com Câncer de Araxá - AMPARA."</t>
   </si>
   <si>
     <t>18535</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18535/pl_no_23.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18535/pl_no_23.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a utilização do cordão de girassol como símbolo para a identificação da pessoa com deficiência oculta no Município e dá outras providências."</t>
   </si>
   <si>
     <t>18536</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18536/pl_no_24.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18536/pl_no_24.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação de placa descritiva de obra com recursos públicos e acresce à Lei Municipal nº 2.547/1992 o artigo 195-A."</t>
   </si>
   <si>
     <t>18537</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18537/pl_no_25.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18537/pl_no_25.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Lions Clube de Araxá."</t>
   </si>
   <si>
     <t>18538</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18538/pl_no_26.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18538/pl_no_26.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Rotary Clube de Araxá-Sul."</t>
   </si>
   <si>
     <t>18539</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18539/pl_no_27.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18539/pl_no_27.doc</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal n.º 7.488/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>18540</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18540/pl_no_28.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18540/pl_no_28.doc</t>
   </si>
   <si>
     <t>"Desafeta e afeta áreas que menciona, autoriza permuta e dá outras providências."</t>
   </si>
   <si>
     <t>18599</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18599/pl_no_29.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18599/pl_no_29.doc</t>
   </si>
   <si>
     <t>"Institui a contagem de tempo em dobro durante a pandemia do Coronavírus aos profissionais da área da saúde e guardas municipais, nos casos em que se especifica."</t>
   </si>
   <si>
     <t>18600</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18600/pl_no_30.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18600/pl_no_30.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro e dá outras providências. “Campo de Futebol Ione Alves Raul”"</t>
   </si>
   <si>
     <t>18601</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18601/pl_no_31.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18601/pl_no_31.doc</t>
   </si>
   <si>
     <t>"Institui o programa “Empresa Amiga da Escola” no âmbito do Ensino Municipal de Araxá/MG."</t>
   </si>
   <si>
     <t>18602</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18602/pl_no_32.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18602/pl_no_32.doc</t>
   </si>
   <si>
     <t>18605</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18605/pl_no_33.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18605/pl_no_33.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Proteção e Assistência aos Condenados de Araxá – APAC - projeto “Missão Liberdade”."</t>
   </si>
   <si>
     <t>18606</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18606/pl_no_34.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18606/pl_no_34.pdf</t>
   </si>
   <si>
     <t>18607</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18607/pl_no_35.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18607/pl_no_35.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Amparo às Pessoas com Câncer de Araxá - AMPARA._x000D_
 “5ª Queima do Alho de Araxá”"</t>
   </si>
   <si>
     <t>18608</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18608/pl_no_36.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18608/pl_no_36.docx</t>
   </si>
   <si>
     <t>"Dispõe a sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências."</t>
   </si>
   <si>
     <t>18609</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18609/pl_no_37.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18609/pl_no_37.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a realização de despesas - “20ª Copa Internacional de Mountain Bike”."</t>
   </si>
   <si>
     <t>18610</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18610/pl_no_38.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18610/pl_no_38.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Natal Todo Dia."</t>
   </si>
   <si>
     <t>18653</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18653/pl_no_39.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18653/pl_no_39.doc</t>
   </si>
   <si>
     <t>"Institui o mês “Março Azul Marinho” no Município de Araxá, dedicado à realização de ações de combate e prevenção do câncer colorretal."</t>
   </si>
   <si>
     <t>18661</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18661/pl_no_40.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18661/pl_no_40.doc</t>
   </si>
   <si>
     <t>"Altera o artigo 1º da Lei nº 7.993, de 15 de março de 2023."</t>
   </si>
   <si>
     <t>18662</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18662/pl_no_41.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18662/pl_no_41.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Clube Araxaense de Voo Livre."</t>
   </si>
   <si>
     <t>18663</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18663/pl_no_42.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18663/pl_no_42.doc</t>
   </si>
   <si>
     <t>"Altera o artigo 1º da Lei nº 7.995, de 15 de março de 2023."</t>
   </si>
   <si>
     <t>18694</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18694/pl_no_43.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18694/pl_no_43.doc</t>
   </si>
   <si>
     <t>"Institui o “ Programa Minha Visão" para Idosos no município de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>18695</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18695/pl_no_44.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18695/pl_no_44.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – Rua Leila Martins Rosa."</t>
   </si>
   <si>
     <t>18696</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18696/pl_no_45.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18696/pl_no_45.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências. Praça “ Carla Maria de Faria”."</t>
   </si>
   <si>
     <t>18842</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18842/pl_no_46_-_ldo.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18842/pl_no_46_-_ldo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024, e dá outras providências."</t>
   </si>
   <si>
     <t>18697</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18697/pl_no_47.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18697/pl_no_47.doc</t>
   </si>
   <si>
     <t>"Institui o programa municipal “ARAXÁ JURO ZERO” visando estimular o crédito, apoiar pequenos negócios e manter postos de trabalho no Município de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>18698</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18698/pl_no_48.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18698/pl_no_48.pdf</t>
   </si>
   <si>
     <t>"Altera anexos da Lei Municipal n.º 4.292/2003."</t>
   </si>
   <si>
     <t>18699</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18699/pl_no_49.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18699/pl_no_49.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o quadro de servidores comissionados diretores de unidades escolares da Prefeitura Municipal de Araxá e dá outras providencias."</t>
   </si>
   <si>
     <t>18700</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18700/pl_no_50.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18700/pl_no_50.doc</t>
   </si>
   <si>
     <t>"Institui a “Semana da Segurança Digital” na Rede Municipal de Ensino no Município de Araxá."</t>
   </si>
   <si>
     <t>18701</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18701/pl_no_51.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18701/pl_no_51.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação de detectores de metais nas Escolas de Ensino Privadas no Município de Araxá."</t>
   </si>
   <si>
     <t>18702</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18702/pl_no_52.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18702/pl_no_52.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o aprimoramento da política municipal de governança, abrangendo programa de integridade e compliace da administração direta, autarquia e fundacional."</t>
   </si>
   <si>
     <t>18704</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18704/pl_no_53.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18704/pl_no_53.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Capela Mártir Filomena.”</t>
   </si>
   <si>
     <t>18705</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18705/pl_no_54.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18705/pl_no_54.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Corredores de Rua de Araxá - ACORA.”</t>
   </si>
   <si>
     <t>18706</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18706/pl_no_55.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18706/pl_no_55.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Montanhismo de Araxá e Região – AMAR.”</t>
   </si>
   <si>
     <t>18751</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18751/pl_no_56.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18751/pl_no_56.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de transmissão ao vivo, via internet, de todas as licitações realizadas pelos Poderes Executivo e Legislativo do Município de Araxá/MG."</t>
   </si>
   <si>
     <t>18752</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18752/pl_no_57.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18752/pl_no_57.doc</t>
   </si>
   <si>
     <t>"Acrescenta o §11, ao artigo 119 da Lei Municipal nº 7.836/2022."</t>
   </si>
   <si>
     <t>18753</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18753/pl_no_58.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18753/pl_no_58.doc</t>
   </si>
   <si>
     <t>"INSTITUI O MUTIRÃO DA LIMPEZA NAS CALÇADAS DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>18779</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18779/pl_no_59.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18779/pl_no_59.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Federação de Balonismo do Estado de Minas Gerais."</t>
   </si>
   <si>
     <t>18780</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Casa de Nazaré."</t>
   </si>
   <si>
     <t>18781</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18781/pl_no_61.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18781/pl_no_61.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Liga Araxaense de Desportos. "</t>
   </si>
   <si>
     <t>18782</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18782/pl_no_62.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18782/pl_no_62.doc</t>
   </si>
   <si>
     <t>"Altera o artigo 19 da Lei Municipal n.º 7.649, de 21 de outubro de 2021."</t>
   </si>
   <si>
     <t>18803</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18803/pl_no_63.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18803/pl_no_63.doc</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências - a criação da atividade de Apoio a Política de Proteção à Criança com a Participação no XXVI ENAPA."</t>
   </si>
   <si>
     <t>18804</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18804/pl_no_64.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18804/pl_no_64.doc</t>
   </si>
   <si>
     <t>18808</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18808/pl_no_65.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18808/pl_no_65.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua “6” do Loteamento Residencial Portal do Sol, Rua Alaíde da Silva."</t>
   </si>
   <si>
     <t>18809</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18809/pl_no_66.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18809/pl_no_66.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua “5” do Loteamento Residencial Aurora, Rua Ana Lúcia Coelho."</t>
   </si>
   <si>
     <t>18810</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18810/pl_no_67.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18810/pl_no_67.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua “UM” do Loteamento Residencial Aurora, Rua Talita Dayana Cardoso."</t>
   </si>
   <si>
     <t>18811</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18811/pl_no_68.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18811/pl_no_68.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua “ TRINTA E UM” do Loteamento Residencial Portal do Sol, Rua Alfredo Eustáquio."</t>
   </si>
   <si>
     <t>18812</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18812/pl_no_69.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18812/pl_no_69.doc</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Proteção e Atendimento aos Direitos Animais. "</t>
   </si>
   <si>
     <t>18838</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18838/pl__n_o_70.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18838/pl__n_o_70.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Equoterapia Prosseguir de Araxá – ASSEPA,  no valor de R$ 130.000,00 para fins d construção de murro de arrimo, estrutura para captação de água fluvial e instalação de sistema fotovoltaico. "</t>
   </si>
   <si>
     <t>18839</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18839/pl_no_71.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18839/pl_no_71.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Equoterapia Prosseguir de Araxá – ASSEPA,  no valor de R$ 80.000,00 para fins de instalação de alambrado no entorno da sede da instituição."</t>
   </si>
   <si>
     <t>18840</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18840/pl_no_72.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18840/pl_no_72.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências, para atendimento de determinação do Fundo Nacional de Desenvolvimento da Educação."</t>
   </si>
   <si>
     <t>18841</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18841/pl_no_73.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18841/pl_no_73.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito suplementar e dá outras providências, para realização de despesas autorizadas pela lei nº 7.952/22, subsídio ao transporte público coletivo urbano."</t>
   </si>
   <si>
     <t>18855</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18855/pl_no_74.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18855/pl_no_74.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua (Três) do Loteamento Residencial Aurora, Rua Zilda Alves Gonçalves."</t>
   </si>
   <si>
     <t>18856</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18856/pl_no_75.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18856/pl_no_75.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua (Quatro) do Loteamento Residencial Aurora, Rua Orlando Pinto Teixeira."</t>
   </si>
   <si>
     <t>18857</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18857/pl_no_76.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18857/pl_no_76.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua (Dois) do Loteamento Residencial Portal do Sol, Rua Richard Leandro Valeriano."</t>
   </si>
   <si>
     <t>18864</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18864/pl_no_77.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18864/pl_no_77.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Capela Mártir Filomena, no valor de R$ 60.000,00 para construção de cozinha na sede da Associação."</t>
   </si>
   <si>
     <t>18865</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18865/pl_no_78.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18865/pl_no_78.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Capela Mártir Filomena, no valor de R$ 150.000,00 para “ 57ª Festa dos Congadeiros, Resistência Cultura e Social de Araxá."</t>
   </si>
   <si>
     <t>18866</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18866/pl_no_79.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18866/pl_no_79.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Capela Mártir Filomena,  no valor de R$ 80.000,00 para o fim de permitir o fechamento do barracão existente na sede da Associação."</t>
   </si>
   <si>
     <t>18867</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18867/pl_no_80.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18867/pl_no_80.doc</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Especial e dá outras providências, manutenção da Farmácia Municipal ."</t>
   </si>
   <si>
     <t>18868</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18868/pl_no_81.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18868/pl_no_81.doc</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Crédito Especial e dá outras providências, Projeto Vida em Movimento."</t>
   </si>
   <si>
     <t>18869</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18869/pl_no_82.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18869/pl_no_82.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências, Projeto Aurora."</t>
   </si>
   <si>
     <t>18870</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18870/pl_no_83.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18870/pl_no_83.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo d Fomento com a Fundação Cultural de Araxá, para o desenvolvimento de Projeto de Tecnologia, Educação e Inovação em Araxá."</t>
   </si>
   <si>
     <t>18871</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18871/pl__no_84.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18871/pl__no_84.doc</t>
   </si>
   <si>
     <t>“Autoriza abertura e crédito especial, para o Fundo Municipal de Saúde.”</t>
   </si>
   <si>
     <t>18903</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18903/pl_no_85.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18903/pl_no_85.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a emissão no âmbito do Município de Araxá a emissão da Carteira Municipal de Identificação do Autista (CMIA) destinada a conferir identificação à pessoa diagnosticada com Transtorno do Espectro Autista (TEA), residentes no Município de Araxá."</t>
   </si>
   <si>
     <t>18904</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18904/pl_no_86.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18904/pl_no_86.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências a atual Rua (8), do Loteamento Residencial Portal do Sol, Rua Maria Elvira da Silva."</t>
   </si>
   <si>
     <t>18905</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18905/pl_no_87.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18905/pl_no_87.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de sessões exclusivas de cinemas para pessoas com Transtorno do Espectro Autista (TEA) e suas famílias no Município de Araxá."</t>
   </si>
   <si>
     <t>18906</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18906/pl_no_88.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18906/pl_no_88.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências a atual Rua (20), do Loteamento Residencial Portal do Sol, Rua Geralda Rosa de Oliveira."</t>
   </si>
   <si>
     <t>18907</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18907/pl_no_89.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18907/pl_no_89.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências a atual Rua (17), do Loteamento Residencial Portal do Sol, Rua Murilo Mariano Borges ."</t>
   </si>
   <si>
     <t>18908</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18908/pl_no_90.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18908/pl_no_90.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências a atual Rua (10), do Loteamento Residencial Aurora, Rua José Alvares dos Santos ."</t>
   </si>
   <si>
     <t>18909</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18909/pl_no_91.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18909/pl_no_91.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências a atual Rua (18), do Loteamento Residencial Portal do Sol, Rua Valdeci Soares de Carvalho ."</t>
   </si>
   <si>
     <t>18910</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18910/pl_no_92.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18910/pl_no_92.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Comunitária Cultural e Educativa de Araxá, realização   do Projeto Festival de Inverno 2023."</t>
   </si>
   <si>
     <t>18925</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18925/pl_no_93_com_anexo_corrigido.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18925/pl_no_93_com_anexo_corrigido.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Apoio ao Motorista."</t>
   </si>
   <si>
     <t>18926</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18926/pl_no_94.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18926/pl_no_94.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 9 (Nove) do Loteamento Residencial Portal do Sol, Rua Irani Afonso França."</t>
   </si>
   <si>
     <t>18927</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18927/pl_no_95.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18927/pl_no_95.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 34 (Trinta e Quatro) do Loteamento Residencial Portal do Sol, Rua José Ivaíde de Oliveira."</t>
   </si>
   <si>
     <t>18928</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18928/pl_no_96.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18928/pl_no_96.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 10 (Dez) do Loteamento Residencial Portal do Sol, Rua Gaspar Ribeiro de Almeida."</t>
   </si>
   <si>
     <t>18929</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18929/pl_no_97.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18929/pl_no_97.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 02 (Dois) do Loteamento Residencial Aurora, Rua Maria Emília Ferreira."</t>
   </si>
   <si>
     <t>18935</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18935/pl_no_98.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18935/pl_no_98.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Centro de Referência e Atendimento à Mulher em Situação de Violência (CRAM) e dá outras providências."</t>
   </si>
   <si>
     <t>18936</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18936/pl_no_99_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18936/pl_no_99_ok.pdf</t>
   </si>
   <si>
     <t>"Cria, sob regime de concessão, o sistema de estacionamento rotativo, denominando-o de “Zona Azul” e dá outras providências."</t>
   </si>
   <si>
     <t>18937</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18937/pl_no_100-okk.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18937/pl_no_100-okk.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Moradores e Ex Moradores do Barreio e Adjacências."</t>
   </si>
   <si>
     <t>18938</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18938/pl_no_101.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18938/pl_no_101.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Centro de Formação Profissional Júlio Dário."</t>
   </si>
   <si>
     <t>18939</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18939/pl_no_102_-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18939/pl_no_102_-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Moradores e Amigos dos bairros Adhemar Rodrigues, Andreia, Área 3 e Estância. "</t>
   </si>
   <si>
     <t>18968</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18968/pl_no_103.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18968/pl_no_103.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 05 (Cinco) do Loteamento Residencial Portal do Sol, Rua Miguel Carneiro da Silva."</t>
   </si>
   <si>
     <t>18969</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18969/pl_no_104.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18969/pl_no_104.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 22 (Vinte e dois) do Loteamento Residencial Portal do Sol, Rua Rivaldo Ribeiro."</t>
   </si>
   <si>
     <t>18970</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18970/pl_no_105.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18970/pl_no_105.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 12 (Doze) do Loteamento Residencial Portal do Sol, Rua Diogo Carvalho de Castro."</t>
   </si>
   <si>
     <t>18971</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18971/pl_no_106.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18971/pl_no_106.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 09 (Nove) do Loteamento Residencial Aurora, Rua Ambrosina Guimarães Neves."</t>
   </si>
   <si>
     <t>18972</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18972/pl_no_107.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18972/pl_no_107.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 07 (Sete) do Loteamento Residencial Aurora, Rua Ivan José da Silva."</t>
   </si>
   <si>
     <t>18973</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18973/pl_no_108.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18973/pl_no_108.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da Administração Municipal utiliza energia fotovoltaica em suas edificações públicas."</t>
   </si>
   <si>
     <t>18974</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18974/pl_no_109.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18974/pl_no_109.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 24 (Vinte e quatro) do Loteamento Residencial Portal do Sol, Rua Jair Roberto Torquato."</t>
   </si>
   <si>
     <t>18975</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18975/pl_no_110.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18975/pl_no_110.pdf</t>
   </si>
   <si>
     <t>"Autoriza alienação de imóvel municipal e contém outras providências."</t>
   </si>
   <si>
     <t>18976</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18976/pl_no_111.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18976/pl_no_111.doc</t>
   </si>
   <si>
     <t>"Altera a redação do § 2.º e revoga os §§ 3.º ao 6.º do artigo 8º da Lei Municipal nº 5.626/2009 e dá outras providências."</t>
   </si>
   <si>
     <t>18977</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18977/pl_no_112__-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18977/pl_no_112__-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Araxá - APAE."</t>
   </si>
   <si>
     <t>18978</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18978/pl_no_113.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18978/pl_no_113.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Lar Ebenezer.  "</t>
   </si>
   <si>
     <t>19002</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19002/pl_no_114.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19002/pl_no_114.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Avenida 01(UM) do Loteamento Residencial Portal do Sol, Avenida Ovidio Paschoal Nonato."</t>
   </si>
   <si>
     <t>19003</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19003/pl_no_115.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19003/pl_no_115.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 11(Onze) do Loteamento Residencial Aurora, Rua Helena Santos Bernardes  ."</t>
   </si>
   <si>
     <t>19004</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19004/pl_no_116.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19004/pl_no_116.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 06( Seis) do Loteamento Residencial Aurora, Rua Carol Ordónez."</t>
   </si>
   <si>
     <t>19006</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19006/pl_no_117.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19006/pl_no_117.doc</t>
   </si>
   <si>
     <t>“Cria o programa apadrinhamento afetivo de idosos no Município de Araxá e dá outras providências”.</t>
   </si>
   <si>
     <t>19005</t>
   </si>
   <si>
     <t>Pastor Moacir, João Veras, Maristela Dutra</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19005/pl_no_118.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19005/pl_no_118.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 14(Quatorze) do Loteamento Residencial Portal do Sol, Rua Fabrizio de Assis."</t>
   </si>
   <si>
     <t>19008</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19008/pl_no_119.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19008/pl_no_119.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder aos empregados públicos da Administração Pública Municipal Direta e Indireta auxílio para contratação de plano de saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>19007</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19007/pl_no_120-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19007/pl_no_120-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Capela Mártir Filomena, valor de R$ 65.000,00 para apoiar a realização do Projeto Assistencial de Proteção e apoio às práticas de peregrinação. "</t>
   </si>
   <si>
     <t>19017</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19017/pl_no_121.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19017/pl_no_121.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 08(Oito) do Loteamento Residencial Aurora, Rua Ciro Rufino."</t>
   </si>
   <si>
     <t>19018</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19018/pl_no_122.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19018/pl_no_122.doc</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal e dá outras providências, ASSOCIAÇÃO DE PESSOAS COM SÍNDROME DE DOWN DE ARAXÁ – ASSINDA."</t>
   </si>
   <si>
     <t>19019</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19019/pl_no_123.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19019/pl_no_123.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 25(Vinte e cinco) do Loteamento Portal do Sol, Rua Isabelly Oliveira Dorjó."</t>
   </si>
   <si>
     <t>19020</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19020/pl_no_124.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19020/pl_no_124.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 04(Quatro) do Loteamento Portal do Sol, Rua Cícero Sérgio da Silva."</t>
   </si>
   <si>
     <t>19041</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19041/pl_no_125.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19041/pl_no_125.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Cultural Sempre Um Papo, Festival Literário de Araxá – 11ª Edição. "</t>
   </si>
   <si>
     <t>19074</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19074/pl_no_126.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19074/pl_no_126.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 26 (Vinte e Seis) do Loteamento Portal do Sol, Rua Amir Cândido de Oliveira."</t>
   </si>
   <si>
     <t>19075</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19075/pl_no_127.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19075/pl_no_127.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Dia do Assessor Parlamentar em Araxá, e dá outras providências."</t>
   </si>
   <si>
     <t>19076</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19076/pl_no_128.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19076/pl_no_128.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 07 (Sete) do Loteamento Portal do Sol, Rua Pedro Israel Rios."</t>
   </si>
   <si>
     <t>19080</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19080/pl_no_129.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19080/pl_no_129.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Estudantes de Araxá."</t>
   </si>
   <si>
     <t>19083</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19083/pl_no_130.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19083/pl_no_130.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Instituto das Artes e Movimento."</t>
   </si>
   <si>
     <t>19084</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19084/pl_no_131.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19084/pl_no_131.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 27(Vinte e sete) do Loteamento Portal do Sol, Rua Maria de Lourdes Apolinário."</t>
   </si>
   <si>
     <t>19085</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19085/pl_no_132.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19085/pl_no_132.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 33 (Trinta e três) do Loteamento Portal do Sol, Rua Wilson Affonso Reis."</t>
   </si>
   <si>
     <t>19086</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19086/pl_no_133.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19086/pl_no_133.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 04(Quatro) do Loteamento Residencial Flor de Lótus, Rua Matheus Paula Fernandes."</t>
   </si>
   <si>
     <t>19100</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19100/pl_no_134.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19100/pl_no_134.docx</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito suplementar e dá outras providências, Fundo Municipal da Criança e Adolescente R$ 3.5000.000,00 e Fundo Municipal dos Direitos e Proteção do Idoso R$ 5.000.000,00. "</t>
   </si>
   <si>
     <t>19127</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19127/pl_no_135.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19127/pl_no_135.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o tempo máximo de espera para a realização de procedimentos médicos nas unidades da rede municipal de saúde do município de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>19126</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19126/pl_no_136.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19126/pl_no_136.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 01 (Um) do Loteamento Portal do Sol, Rua Osvaldo de Jesus Martins."</t>
   </si>
   <si>
     <t>19128</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19128/pl_no_137.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19128/pl_no_137.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Praça localizada na Avenida Zilda Martins Pereira do Loteamento Residencial Aurora, Praça Luzia Valle."</t>
   </si>
   <si>
     <t>19129</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19129/pl_no_138.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19129/pl_no_138.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 19 (Dezenove) do Loteamento Portal do Sol, Rua Dimas de Oliveira."</t>
   </si>
   <si>
     <t>19130</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19130/pl_no_139.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19130/pl_no_139.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 15 (Quinze) do Loteamento Portal do Sol, Rua Lenir Maria Matusalém.</t>
   </si>
   <si>
     <t>19158</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19158/pl_no_140.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19158/pl_no_140.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 03 (Três) do Loteamento Portal do Sol, Rua João Batista dos Santos."</t>
   </si>
   <si>
     <t>19159</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19159/pl_no_141.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19159/pl_no_141.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 13 (Treze) do Loteamento Portal do Sol, Rua Egydia Guimarães Fonseca."</t>
   </si>
   <si>
     <t>19160</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19160/pl_no_142.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19160/pl_no_142.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Regional dos Produtores de Queijo Minas Artesanal Araxá."</t>
   </si>
   <si>
     <t>19161</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19161/pl_no_143.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19161/pl_no_143.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Assistência Social da Santa Casa de Araxá."</t>
   </si>
   <si>
     <t>19162</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19162/pl_no144.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19162/pl_no144.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Equoterapia Prosseguir de Araxá -ASSEPA ."</t>
   </si>
   <si>
     <t>19189</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19189/pl_no_145.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19189/pl_no_145.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 21 (Vinte um ) do Loteamento Portal do Sol, Rua Wítalo Rosa Santiago."</t>
   </si>
   <si>
     <t>19190</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19190/pl_no_146.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19190/pl_no_146.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 17 (Dezessete) do Loteamento Portal do Sol, Rua Salviana Aparecida Borges. "</t>
   </si>
   <si>
     <t>19191</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19191/pl_no_147.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19191/pl_no_147.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 28 ( Vinte e oito) do Loteamento Portal do Sol, Rua Maria José de Souza."</t>
   </si>
   <si>
     <t>19203</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19203/pl_no_148.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19203/pl_no_148.doc</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal do Nióbio em Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>19205</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19205/pl_no_149.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19205/pl_no_149.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 35 (Trinta e Cinco) do Loteamento Portal do Sol, Rua Muryel Pierry."</t>
   </si>
   <si>
     <t>19229</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19229/pl_no150.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19229/pl_no150.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito especial e dá outras providências, Recuperação de erosão no bairro Pão de Açúcar.”</t>
   </si>
   <si>
     <t>19230</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19230/pl_no_151.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19230/pl_no_151.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá-CONSEP.”</t>
   </si>
   <si>
     <t>19253</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19253/pl_no_152.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19253/pl_no_152.pdf</t>
   </si>
   <si>
     <t>"Desafeta e afeta área que menciona, autoriza permuta e dá outras providências."</t>
   </si>
   <si>
     <t>19254</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19254/pl_no_153.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19254/pl_no_153.pdf</t>
   </si>
   <si>
     <t>"Autoriza alienação de imóvel municipal e contém outras providências, Auto Socorro Tobias."</t>
   </si>
   <si>
     <t>19255</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19255/pl_no_154.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19255/pl_no_154.pdf</t>
   </si>
   <si>
     <t>"Autoriza alienação de imóvel municipal e contém outras providências, Moto Pista do Comboio."</t>
   </si>
   <si>
     <t>19256</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19256/pl_no_155.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19256/pl_no_155.pdf</t>
   </si>
   <si>
     <t>"Autoriza alienação de imóvel municipal e contém outras providências, Carneiro Comércio de Materiais de Construção."</t>
   </si>
   <si>
     <t>19257</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19257/pl_no_156.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19257/pl_no_156.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Moto Clube 100 Destino."</t>
   </si>
   <si>
     <t>19258</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19258/pl_no_157.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19258/pl_no_157.pdf</t>
   </si>
   <si>
     <t>"Autoriza alienação de imóvel municipal e contém outras providências, Fábrica Brasileira e Metais Indústria e Comércio."</t>
   </si>
   <si>
     <t>19260</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19260/pl_no_158.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19260/pl_no_158.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Clube Araxense de Voo Livre."</t>
   </si>
   <si>
     <t>19261</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19261/pl_no_159.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19261/pl_no_159.pdf</t>
   </si>
   <si>
     <t>"Altera caput do artigo 1º da Lei Municipal nº 4.668/2005 e dá outras providências."</t>
   </si>
   <si>
     <t>19262</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19262/pl_no_160.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19262/pl_no_160.pdf</t>
   </si>
   <si>
     <t>"Reestrutura o Conselho Municipal de esportes – CME – e o Fundo Municipal de Esportes e dá outras providências."</t>
   </si>
   <si>
     <t>19263</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19263/pl_no_161.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19263/pl_no_161.pdf</t>
   </si>
   <si>
     <t>"Altera Anexo 3 da Lei Municipal nº 4.292/2003."</t>
   </si>
   <si>
     <t>19264</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19264/pl_no_162.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19264/pl_no_162.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 2º da Lei Municipal nº 7.424/2019 e dá outras providências."</t>
   </si>
   <si>
     <t>19265</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19265/pl_no_163.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19265/pl_no_163.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito suplementar e dá outras providências. "</t>
   </si>
   <si>
     <t>19266</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19266/pl_no_164.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19266/pl_no_164.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 36 (Trinta e Seis) do Loteamento Portal do Sol, Rua Rita Augusta de Resende."</t>
   </si>
   <si>
     <t>19267</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19267/pl_no_165_-_loa.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19267/pl_no_165_-_loa.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARAXÁ PARA O EXERCÍCIO FINANCEIRO DE 2024." LOA</t>
   </si>
   <si>
     <t>19280</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19280/pl_no_166.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19280/pl_no_166.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial ao orçamento vigente da Fundação Cultural Calmon Barreiro e dá outras providências, Lei Paulo Gustavo. "</t>
   </si>
   <si>
     <t>19281</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19281/pl_no_167.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19281/pl_no_167.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Municipal nº 7.820/2022, que regulamenta e institui quadro de cargos efetivos da Fundação Cultural Calmon Barreto, e dá outras providências."</t>
   </si>
   <si>
     <t>19282</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19282/pl_no_168.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19282/pl_no_168.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de colaboração com a Associação de Catadores de Papel, Plástico, Metal e Vidro de Araxá – Foco Ambiental."</t>
   </si>
   <si>
     <t>19283</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19283/pl_no_169.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19283/pl_no_169.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de colaboração com a Cooperativa de Trabalho dos Produtores de Materiais Recicláveis de Araxá - COOPERARE."</t>
   </si>
   <si>
     <t>19284</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19284/pl_no_170.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19284/pl_no_170.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de colaboração com a Associação de Materiais Recicláveis de Araxá - RECICLARA."</t>
   </si>
   <si>
     <t>19285</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19285/pl_no_171.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19285/pl_no_171.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de colaboração com a Associação de Amigos Catadores de Materiais Recicláveis de Araxá e Região – Reciclagem Dona Beja."</t>
   </si>
   <si>
     <t>19286</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19286/pl_no_172.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19286/pl_no_172.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Corredores de Rua de Araxá."</t>
   </si>
   <si>
     <t>19325</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19325/pl_no_173.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19325/pl_no_173.doc</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal dos Romeiros de Araxá."</t>
   </si>
   <si>
     <t>19326</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19326/pl_na_174.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19326/pl_na_174.doc</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias."</t>
   </si>
   <si>
     <t>19327</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19327/pl_no_175.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19327/pl_no_175.doc</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal de luta dos Catadores de Materiais Recicláveis no município de Araxá-MG e dá outras providências."</t>
   </si>
   <si>
     <t>19338</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19338/pl_no_176.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19338/pl_no_176.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Cerrado Minas Rally."</t>
   </si>
   <si>
     <t>19339</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19339/pl_no_177.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19339/pl_no_177.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de Saneamento Básico do Município de Araxá e o Fundo Municipal de Saneamento Básico, e dá outras providências."</t>
   </si>
   <si>
     <t>19340</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19340/pl_no_178.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19340/pl_no_178.pdf</t>
   </si>
   <si>
     <t>"Acresce o § 5º ao artigo 3º da Lei Municipal nº 7.952/2022, e dá outras providências."</t>
   </si>
   <si>
     <t>19355</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19355/pl_no_179.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19355/pl_no_179.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 32 (Trinta e dois) do Loteamento Portal do Sol, Rua Chef Erick Jonathan."</t>
   </si>
   <si>
     <t>19361</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19361/pl_no_180.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19361/pl_no_180.docx</t>
   </si>
   <si>
     <t>“Institui o Programa de Fomento ao Turismo de Araxá, estimulando o aumento do número de quartos na rede hoteleira.”</t>
   </si>
   <si>
     <t>19373</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19373/pl_no_181.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19373/pl_no_181.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação de elemento de despesa, a abertura de crédito suplementar e dá outras providências, Manutenção de Convênios relacionados com a Saúde no orçamento do Fundo Municipal da Saúde, valor de R$ 240.000,00."</t>
   </si>
   <si>
     <t>19374</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19374/pl_no_182.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19374/pl_no_182.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação de elemento de despesa, a abertura de crédito suplementar e dá outras providências, Agentes Comunitários de Saúde e Endemias, valor de R$ 818.000,00."</t>
   </si>
   <si>
     <t>19375</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19375/pl_no_183.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19375/pl_no_183.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação de elemento de despesa, a abertura de crédito suplementar e dá outras providências, valor de R$ 1.740.000,00."</t>
   </si>
   <si>
     <t>19389</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19389/pl_no_184.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19389/pl_no_184.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Fundação de Assistência à Mulher Araxaense-FAMA."</t>
   </si>
   <si>
     <t>19396</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19396/pl_no_185.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19396/pl_no_185.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal e dá outras providências, Associação Araxaense de Engenharia e Desenvolvimento – ASSEND."</t>
   </si>
   <si>
     <t>19397</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19397/pl_no_186.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19397/pl_no_186.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 7.691, de 17 de dezembro de 2.021, e dá outras providências."</t>
   </si>
   <si>
     <t>19417</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19417/pl_no_187.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19417/pl_no_187.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Jeep Clube Serra da Canastra."</t>
   </si>
   <si>
     <t>19433</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19433/pl_no_188.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19433/pl_no_188.doc</t>
   </si>
   <si>
     <t>"Projeto de Lei que acresce alíneas, incisos e artigos a Lei 5.988/2011, e dá outras providências."</t>
   </si>
   <si>
     <t>19437</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19437/pl_no_189.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19437/pl_no_189.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 30 (Trinta) do Loteamento Residencial Portal do Sol, Rua Nestor José Ribeiro."</t>
   </si>
   <si>
     <t>19480</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19480/pl_no_190.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19480/pl_no_190.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a atual Rua 11 (Onze) do Loteamento Residencial Portal do Sol, Rua Oscarina Borges Melo."</t>
   </si>
   <si>
     <t>19481</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19481/pl_no_191.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19481/pl_no_191.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o transporte de animais domésticos em ônibus coletivo urbano no Município de Araxá, e contém outras providências."</t>
   </si>
   <si>
     <t>19482</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19482/pl_no_192.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19482/pl_no_192.doc</t>
   </si>
   <si>
     <t>"Institui Diretrizes para a implantação de Políticas Públicas de Higienização constante e Sanitização periódica de Ambientes na cidade de Araxá-MG, a fim de evita a transmissão de doenças infectocontagiosas."</t>
   </si>
   <si>
     <t>19483</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19483/pl_no_193.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19483/pl_no_193.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos e anexo da Lei Municipal nº 4.292/2003."</t>
   </si>
   <si>
     <t>19485</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Omara do Hospital dos Brinquedos, Luiz Carlos, Maristela Dutra</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19485/pl_no_194.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19485/pl_no_194.docx</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal do Rosário da Virgem Maria."</t>
   </si>
   <si>
     <t>19486</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19486/pl_no_195.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19486/pl_no_195.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de área para embarque e desembarque de usuários de táxi, veículos de aplicativo e moto-taxi, em área de grande fluxo de pedestres e veículos."</t>
   </si>
   <si>
     <t>19499</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19499/pl_no_196.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19499/pl_no_196.doc</t>
   </si>
   <si>
     <t>"INSTITUI, NO MUNICÍPIO DE ARAXÁ, O “DIA MUNICIPAL DO ESPORTE AMADOR ARAXAENSE” E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>19528</t>
   </si>
   <si>
     <t>Raphael Rios, Bosco Junior</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19528/pl_no_197.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19528/pl_no_197.doc</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública Municipal e dá outras providências, Associação Casa de Luiza."</t>
   </si>
   <si>
     <t>19529</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19529/pl_no_198.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19529/pl_no_198.doc</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Proteção Integral aos Portadores de Doença Celíaca."</t>
   </si>
   <si>
     <t>19530</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19530/pl_no_199.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19530/pl_no_199.pdf</t>
   </si>
   <si>
     <t>19531</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19531/pl_no_200.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19531/pl_no_200.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Artesãos e Doceiros de Araxá- AADA."</t>
   </si>
   <si>
     <t>19553</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19553/pl_no_201.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19553/pl_no_201.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n.º 7.737/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>19554</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19554/pl_no_202.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19554/pl_no_202.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei nº 2.400 de 26 de dezembro de 1.990, alterada pelas Leis nºs 3.983 de 18/12/2001 e 4.316 de 26 de dezembro de 2003, que dispõe sobre o Código Tributário do município de Araxá."</t>
   </si>
   <si>
     <t>19555</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19555/pl_no_203.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19555/pl_no_203.pdf</t>
   </si>
   <si>
     <t>19585</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19585/pl_no_204.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19585/pl_no_204.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com as Obras Assistenciais Caminheiros do Bem."</t>
   </si>
   <si>
     <t>19594</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19594/pl_no_205.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19594/pl_no_205.doc</t>
   </si>
   <si>
     <t>"Institui data para a comemoração do “Dia da Consciência Negra” no município de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>19595</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19595/pl_no_206.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19595/pl_no_206.doc</t>
   </si>
   <si>
     <t>19619</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19619/pl_no_207-_lei_de_remanejamento_-_304.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19619/pl_no_207-_lei_de_remanejamento_-_304.pdf</t>
   </si>
   <si>
     <t>"Autoriza o remanejamento, a transposição e a transferência de recursos das dotações orçamentárias constantes da lei orçamentária anual para 2024, e dá outras providências. "</t>
   </si>
   <si>
     <t>19620</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19620/pl_no_208_-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19620/pl_no_208_-_ok.pdf</t>
   </si>
   <si>
     <t>"Altera anexos da Lei Municipal n.º 8.120/2023 que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2024."</t>
   </si>
   <si>
     <t>19621</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19621/pl_no_209.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19621/pl_no_209.pdf</t>
   </si>
   <si>
     <t>"ALTERA ANEXOS DA LEI MUNICIPAL N.º 7.679/2022 QUE DISPÕE SOBRE O PLANO PLURIANUAL DE AÇÕES – PPA - PARA OS ANOS DE 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>19622</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19622/pl_no_210.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19622/pl_no_210.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 6.599, de 10 de abril de 2014, que institui o Fundo Municipal de Políticas sobre Álcool e Outras Drogas."</t>
   </si>
   <si>
     <t>19623</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19623/pl_no_211.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19623/pl_no_211.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito suplementar e dá outras providências. – Secretaria Municipal de Segurança Pública."</t>
   </si>
   <si>
     <t>19624</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19624/pl_no_212.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19624/pl_no_212.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação, organização, gestão e funcionamento do Fundo Municipal do Meio Ambiente – FMMA. "</t>
   </si>
   <si>
     <t>19625</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19625/pl_no_213.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19625/pl_no_213.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Municipal nº 3.520 de 08 de julho de 1999 – CODEMA."</t>
   </si>
   <si>
     <t>19626</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19626/pl_no_214_-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19626/pl_no_214_-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder Executivo a celebrar Termo de Fomento com a Associação do Amor em apoio às pessoas com câncer – “Amor pela Vida”."</t>
   </si>
   <si>
     <t>19627</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19627/pl_no_215.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19627/pl_no_215.pdf</t>
   </si>
   <si>
     <t>19628</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19628/pl_no_216.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19628/pl_no_216.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Fundação Cultural de Araxá."</t>
   </si>
   <si>
     <t>19629</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19629/pl_no_217.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19629/pl_no_217.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Amparo às Pessoas com Câncer de Araxá - AMPARA "</t>
   </si>
   <si>
     <t>19649</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19649/pl_no_218.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19649/pl_no_218.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Centro de Formação Profissional Júlio Dário. "</t>
   </si>
   <si>
     <t>19650</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19650/pl_no_219.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19650/pl_no_219.pdf</t>
   </si>
   <si>
     <t>19651</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19651/pl_no_220_-_recanto.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19651/pl_no_220_-_recanto.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Recanto do Idoso de São Vicente de Paulo."</t>
   </si>
   <si>
     <t>19652</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19652/pl_no_221.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19652/pl_no_221.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito suplementar e dá outras providências. Fundo Municipal de Educação."</t>
   </si>
   <si>
     <t>19653</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19653/pl_no_222.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19653/pl_no_222.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alteração do valor da lei nº 8146/2023, a abertura de crédito suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>19655</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19655/pl_no_223.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19655/pl_no_223.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação do Amor em Apoio às Pessoas com Câncer, Implementação do projeto “ Expandir”.</t>
   </si>
   <si>
     <t>18479</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA - Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18479/projeto_de_resolucao_01.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18479/projeto_de_resolucao_01.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste da remuneração dos servidores da Câmara Municipal de Araxá e altera a Resolução que menciona"</t>
   </si>
   <si>
     <t>18480</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18480/projeto_de_resolucao_no_02.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18480/projeto_de_resolucao_no_02.doc</t>
   </si>
   <si>
     <t>"Altera a Resolução 285/2000 que institui na câmara municipal de Araxá, o sistema de vale-transporte."</t>
   </si>
   <si>
     <t>18481</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18481/projeto_de_resolucao_no_03.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18481/projeto_de_resolucao_no_03.doc</t>
   </si>
   <si>
     <t>"Institui a Comissão Especial pela Desburocratização, Empreendedorismo e Geração de Emprego (C.E.E.D.E.G.E.) na sessão legislativa de 2023."</t>
   </si>
   <si>
     <t>18516</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18516/projeto_de_resolucao_no_04.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18516/projeto_de_resolucao_no_04.doc</t>
   </si>
   <si>
     <t>"Regulamenta a expedição do Atestado de Pleno e Regular Funcionamento para as Entidades Filantrópicas."</t>
   </si>
   <si>
     <t>18517</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18517/projeto_de_resolucao_no_05.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18517/projeto_de_resolucao_no_05.doc</t>
   </si>
   <si>
     <t>"Altera a Resolução 488/15."</t>
   </si>
   <si>
     <t>18611</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18611/projeto_de_resolucao_no_07.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18611/projeto_de_resolucao_no_07.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a formação de Comissão Especial pela Desburocratização e Geração de Emprego e Cidades Inteligentes (C.E.D.E.G.E. e C.I.). "</t>
   </si>
   <si>
     <t>18778</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18778/p._resolucao_no_08.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18778/p._resolucao_no_08.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre regulamentação do artigo 5º da Resolução 554/19."</t>
   </si>
   <si>
     <t>18802</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18802/pl_resolucao_no_09.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18802/pl_resolucao_no_09.doc</t>
   </si>
   <si>
     <t>"Institui a Comenda do Mérito Responsabilidade  Educacional “EMPRESÁRIO RICARDO ZEMA”."</t>
   </si>
   <si>
     <t>18807</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18807/p._resolucao_no_10.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18807/p._resolucao_no_10.doc</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA DE BEM ESTAR E QUALIDADE DE VIDA DO AGENTE PÚBLICO DA CÂMARA MUNICIPAL DE ARAXÁ DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>18911</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18911/projeto_de_resolucao_no_11.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18911/projeto_de_resolucao_no_11.docx</t>
   </si>
   <si>
     <t>"Autoriza a Câmara Municipal de Araxá firmar convênio com o SEST SENAT. "</t>
   </si>
   <si>
     <t>18979</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18979/p._resolucao_no_12.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18979/p._resolucao_no_12.doc</t>
   </si>
   <si>
     <t>"Acresce Parágrafo Terceiro ao artigo 1º da Resolução 552/19."</t>
   </si>
   <si>
     <t>19131</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19131/projeto_de_resolucao_no_13.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19131/projeto_de_resolucao_no_13.docx</t>
   </si>
   <si>
     <t>"Altera as disposições da Resolução 532/2018."</t>
   </si>
   <si>
     <t>18425</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Seja encaminhado expediente à Secretária  Municipal de Saúde, Sra. Cristiane Gonçalves Pereira e ao Procurador do Município. Dr. Jhonathan Renaud, solicitando que seja estudada a a possibilidade de implantação no sistema de saúde municipal, de procedimentos com biópsia para pessoas com suspeita de Neoplasia Maligna de Mama e Próstata.</t>
   </si>
   <si>
     <t>18428</t>
   </si>
   <si>
     <t>Seja encaminhado ao Prefeito Municipal, Sr. Rubens Magela da Silva e ao Procurador do Município, Dr. Jhonathan Renaud, solicitando que seja reativado e estruturado o Conselho Municipal de Promoção da Igualdade Racial, conforme artigo 11 da Lei 6.515 de 2013.</t>
   </si>
   <si>
     <t>18426</t>
   </si>
@@ -11560,147 +11560,147 @@
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>Encaminha Requerimento ao Presidente da Companhia de Desenvolvimento de Minas Gerais - CODEMGE, Thiago Coelho Toscano, solicitando ações emergenciais para revitalização do complexo do Barreiro, com  a recuperação da da pavimentação asfáltica, limpeza e capina dos jardins, melhoria da drenagem pluvial e reforma dos bancos e das lixeiras.</t>
   </si>
   <si>
     <t>19635</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>Seja encaminhado MOÇÃO DE RECONHECIMENTO ao Sr. REGINALDO COSTA E SILVA.</t>
   </si>
   <si>
     <t>18455</t>
   </si>
   <si>
     <t>SPL</t>
   </si>
   <si>
     <t>Substitutivo Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18455/substitutivo_pl_no_05.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18455/substitutivo_pl_no_05.doc</t>
   </si>
   <si>
     <t>18603</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18603/substitutivo_pl_no_06_-_plano_de_cargos_e_salarios_pma_alterado.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18603/substitutivo_pl_no_06_-_plano_de_cargos_e_salarios_pma_alterado.docx</t>
   </si>
   <si>
     <t>18604</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18604/substitutivo_pl_no_07_-_plano_de_carreira_educacao_aletrado.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18604/substitutivo_pl_no_07_-_plano_de_carreira_educacao_aletrado.doc</t>
   </si>
   <si>
     <t>18664</t>
   </si>
   <si>
     <t>Raphael Rios, Evaldo do Ferrocarril</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18664/substitutivo_pl_no_15.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18664/substitutivo_pl_no_15.doc</t>
   </si>
   <si>
     <t>"Determina que os serviços terceirizados pelo Poder Público que utilizam veículos, caminhões e máquinas para a prestação de serviços e a frota própria sejam equipados com GPS para rastreamento, e dá outras providências."</t>
   </si>
   <si>
     <t>18670</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18670/substitutivo_pl_no_16.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18670/substitutivo_pl_no_16.doc</t>
   </si>
   <si>
     <t>"Institui o Dia do Líder Comunitário no município de Araxá / MG e dá outras providências. "</t>
   </si>
   <si>
     <t>18805</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18805/substituivo_pl_no_06_02.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18805/substituivo_pl_no_06_02.doc</t>
   </si>
   <si>
     <t>18806</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18806/subtitutivo_pl_no_07_02.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18806/subtitutivo_pl_no_07_02.doc</t>
   </si>
   <si>
     <t>18837</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18837/substtitutivo_ao_pl_no_06_03.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18837/substtitutivo_ao_pl_no_06_03.doc</t>
   </si>
   <si>
     <t>19009</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19009/substitutivo__pl_no_43.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19009/substitutivo__pl_no_43.doc</t>
   </si>
   <si>
     <t>"Institui o “ Programa Minha Visão” para Idosos no município de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>19586</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19586/substituto_pl_no_199.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19586/substituto_pl_no_199.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de  Fomento com a Associação de Pais e Amigos dos Excepcionais de Araxá - APAE.</t>
   </si>
   <si>
     <t>19630</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19630/substituto_pl_no165_-_loa.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19630/substituto_pl_no165_-_loa.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARAXÁ PARA O EXERCÍCIO FINANCEIRO DE 2024."</t>
   </si>
   <si>
     <t>19654</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19654/substituto_pl_no_201.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19654/substituto_pl_no_201.pdf</t>
   </si>
   <si>
     <t>18703</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18703/oficio_veto_pl-32.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18703/oficio_veto_pl-32.pdf</t>
   </si>
   <si>
     <t>"VETO TOTAL ao projeto de lei nº 32/2023, que “Altera dispositivos da Lei Municipal nº. 7.488/2021”."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12007,68 +12007,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18612/emenda_01_do_pl_no_36.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18671/emenda_pl_no_41.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19228/emenda_adittiva_no_02-223.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19231/emenda_aditiva_no_03_-_ldo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19484/emenda_aditiva_no_03.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19226/emenda_aglutinativa_no_01-223.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19227/emenda_aglutinativa_no_02-223.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19232/emenda_supressiva_no_01-23.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19388/decreto_legisslativo_no_01-23.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19220/pl_emenda_no_01-23.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19395/emenda_da_lei_organica_no_02-23.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18416/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18417/pl_no_02_-_sos.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18418/pl_no_03_-_transitolandia.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18419/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18420/pl_no_05.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18421/pl_no_06.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18422/pl_no_07.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18423/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18424/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18453/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18454/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18456/pl_no_12.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18483/pl_no_13.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18475/pl_no_14.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18476/pl_no_15.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18477/pl_no_16.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18478/pl_no_17.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18482/pl_no_18.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18513/pl_no_19.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18514/pl_no_20.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18515/pl_no_21.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18518/pl_no_22.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18535/pl_no_23.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18536/pl_no_24.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18537/pl_no_25.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18538/pl_no_26.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18539/pl_no_27.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18540/pl_no_28.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18599/pl_no_29.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18600/pl_no_30.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18601/pl_no_31.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18602/pl_no_32.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18605/pl_no_33.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18606/pl_no_34.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18607/pl_no_35.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18608/pl_no_36.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18609/pl_no_37.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18610/pl_no_38.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18653/pl_no_39.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18661/pl_no_40.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18662/pl_no_41.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18663/pl_no_42.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18694/pl_no_43.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18695/pl_no_44.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18696/pl_no_45.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18842/pl_no_46_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18697/pl_no_47.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18698/pl_no_48.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18699/pl_no_49.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18700/pl_no_50.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18701/pl_no_51.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18702/pl_no_52.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18704/pl_no_53.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18705/pl_no_54.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18706/pl_no_55.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18751/pl_no_56.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18752/pl_no_57.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18753/pl_no_58.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18779/pl_no_59.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18781/pl_no_61.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18782/pl_no_62.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18803/pl_no_63.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18804/pl_no_64.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18808/pl_no_65.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18809/pl_no_66.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18810/pl_no_67.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18811/pl_no_68.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18812/pl_no_69.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18838/pl__n_o_70.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18839/pl_no_71.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18840/pl_no_72.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18841/pl_no_73.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18855/pl_no_74.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18856/pl_no_75.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18857/pl_no_76.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18864/pl_no_77.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18865/pl_no_78.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18866/pl_no_79.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18867/pl_no_80.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18868/pl_no_81.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18869/pl_no_82.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18870/pl_no_83.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18871/pl__no_84.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18903/pl_no_85.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18904/pl_no_86.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18905/pl_no_87.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18906/pl_no_88.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18907/pl_no_89.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18908/pl_no_90.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18909/pl_no_91.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18910/pl_no_92.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18925/pl_no_93_com_anexo_corrigido.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18926/pl_no_94.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18927/pl_no_95.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18928/pl_no_96.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18929/pl_no_97.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18935/pl_no_98.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18936/pl_no_99_ok.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18937/pl_no_100-okk.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18938/pl_no_101.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18939/pl_no_102_-_ok.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18968/pl_no_103.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18969/pl_no_104.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18970/pl_no_105.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18971/pl_no_106.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18972/pl_no_107.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18973/pl_no_108.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18974/pl_no_109.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18975/pl_no_110.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18976/pl_no_111.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18977/pl_no_112__-_ok.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18978/pl_no_113.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19002/pl_no_114.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19003/pl_no_115.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19004/pl_no_116.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19006/pl_no_117.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19005/pl_no_118.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19008/pl_no_119.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19007/pl_no_120-_ok.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19017/pl_no_121.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19018/pl_no_122.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19019/pl_no_123.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19020/pl_no_124.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19041/pl_no_125.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19074/pl_no_126.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19075/pl_no_127.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19076/pl_no_128.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19080/pl_no_129.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19083/pl_no_130.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19084/pl_no_131.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19085/pl_no_132.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19086/pl_no_133.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19100/pl_no_134.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19127/pl_no_135.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19126/pl_no_136.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19128/pl_no_137.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19129/pl_no_138.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19130/pl_no_139.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19158/pl_no_140.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19159/pl_no_141.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19160/pl_no_142.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19161/pl_no_143.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19162/pl_no144.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19189/pl_no_145.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19190/pl_no_146.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19191/pl_no_147.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19203/pl_no_148.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19205/pl_no_149.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19229/pl_no150.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19230/pl_no_151.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19253/pl_no_152.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19254/pl_no_153.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19255/pl_no_154.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19256/pl_no_155.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19257/pl_no_156.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19258/pl_no_157.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19260/pl_no_158.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19261/pl_no_159.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19262/pl_no_160.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19263/pl_no_161.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19264/pl_no_162.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19265/pl_no_163.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19266/pl_no_164.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19267/pl_no_165_-_loa.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19280/pl_no_166.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19281/pl_no_167.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19282/pl_no_168.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19283/pl_no_169.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19284/pl_no_170.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19285/pl_no_171.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19286/pl_no_172.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19325/pl_no_173.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19326/pl_na_174.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19327/pl_no_175.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19338/pl_no_176.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19339/pl_no_177.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19340/pl_no_178.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19355/pl_no_179.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19361/pl_no_180.docx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19373/pl_no_181.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19374/pl_no_182.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19375/pl_no_183.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19389/pl_no_184.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19396/pl_no_185.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19397/pl_no_186.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19417/pl_no_187.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19433/pl_no_188.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19437/pl_no_189.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19480/pl_no_190.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19481/pl_no_191.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19482/pl_no_192.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19483/pl_no_193.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19485/pl_no_194.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19486/pl_no_195.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19499/pl_no_196.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19528/pl_no_197.doc" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19529/pl_no_198.doc" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19530/pl_no_199.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19531/pl_no_200.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19553/pl_no_201.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19554/pl_no_202.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19555/pl_no_203.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19585/pl_no_204.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19594/pl_no_205.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19595/pl_no_206.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19619/pl_no_207-_lei_de_remanejamento_-_304.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19620/pl_no_208_-_ok.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19621/pl_no_209.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19622/pl_no_210.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19623/pl_no_211.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19624/pl_no_212.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19625/pl_no_213.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19626/pl_no_214_-_ok.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19627/pl_no_215.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19628/pl_no_216.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19629/pl_no_217.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19649/pl_no_218.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19650/pl_no_219.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19651/pl_no_220_-_recanto.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19652/pl_no_221.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19653/pl_no_222.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19655/pl_no_223.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18479/projeto_de_resolucao_01.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18480/projeto_de_resolucao_no_02.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18481/projeto_de_resolucao_no_03.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18516/projeto_de_resolucao_no_04.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18517/projeto_de_resolucao_no_05.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18611/projeto_de_resolucao_no_07.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18778/p._resolucao_no_08.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18802/pl_resolucao_no_09.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18807/p._resolucao_no_10.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18911/projeto_de_resolucao_no_11.docx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18979/p._resolucao_no_12.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19131/projeto_de_resolucao_no_13.docx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18455/substitutivo_pl_no_05.doc" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18603/substitutivo_pl_no_06_-_plano_de_cargos_e_salarios_pma_alterado.docx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18604/substitutivo_pl_no_07_-_plano_de_carreira_educacao_aletrado.doc" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18664/substitutivo_pl_no_15.doc" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18670/substitutivo_pl_no_16.doc" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18805/substituivo_pl_no_06_02.doc" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18806/subtitutivo_pl_no_07_02.doc" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18837/substtitutivo_ao_pl_no_06_03.doc" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19009/substitutivo__pl_no_43.doc" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19586/substituto_pl_no_199.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19630/substituto_pl_no165_-_loa.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19654/substituto_pl_no_201.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18703/oficio_veto_pl-32.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18612/emenda_01_do_pl_no_36.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18671/emenda_pl_no_41.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19228/emenda_adittiva_no_02-223.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19231/emenda_aditiva_no_03_-_ldo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19484/emenda_aditiva_no_03.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19226/emenda_aglutinativa_no_01-223.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19227/emenda_aglutinativa_no_02-223.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19232/emenda_supressiva_no_01-23.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19388/decreto_legisslativo_no_01-23.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19220/pl_emenda_no_01-23.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19395/emenda_da_lei_organica_no_02-23.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18416/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18417/pl_no_02_-_sos.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18418/pl_no_03_-_transitolandia.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18419/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18420/pl_no_05.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18421/pl_no_06.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18422/pl_no_07.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18423/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18424/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18453/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18454/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18456/pl_no_12.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18483/pl_no_13.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18475/pl_no_14.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18476/pl_no_15.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18477/pl_no_16.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18478/pl_no_17.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18482/pl_no_18.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18513/pl_no_19.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18514/pl_no_20.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18515/pl_no_21.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18518/pl_no_22.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18535/pl_no_23.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18536/pl_no_24.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18537/pl_no_25.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18538/pl_no_26.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18539/pl_no_27.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18540/pl_no_28.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18599/pl_no_29.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18600/pl_no_30.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18601/pl_no_31.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18602/pl_no_32.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18605/pl_no_33.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18606/pl_no_34.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18607/pl_no_35.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18608/pl_no_36.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18609/pl_no_37.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18610/pl_no_38.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18653/pl_no_39.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18661/pl_no_40.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18662/pl_no_41.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18663/pl_no_42.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18694/pl_no_43.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18695/pl_no_44.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18696/pl_no_45.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18842/pl_no_46_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18697/pl_no_47.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18698/pl_no_48.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18699/pl_no_49.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18700/pl_no_50.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18701/pl_no_51.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18702/pl_no_52.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18704/pl_no_53.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18705/pl_no_54.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18706/pl_no_55.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18751/pl_no_56.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18752/pl_no_57.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18753/pl_no_58.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18779/pl_no_59.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18781/pl_no_61.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18782/pl_no_62.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18803/pl_no_63.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18804/pl_no_64.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18808/pl_no_65.doc" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18809/pl_no_66.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18810/pl_no_67.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18811/pl_no_68.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18812/pl_no_69.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18838/pl__n_o_70.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18839/pl_no_71.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18840/pl_no_72.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18841/pl_no_73.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18855/pl_no_74.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18856/pl_no_75.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18857/pl_no_76.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18864/pl_no_77.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18865/pl_no_78.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18866/pl_no_79.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18867/pl_no_80.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18868/pl_no_81.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18869/pl_no_82.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18870/pl_no_83.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18871/pl__no_84.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18903/pl_no_85.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18904/pl_no_86.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18905/pl_no_87.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18906/pl_no_88.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18907/pl_no_89.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18908/pl_no_90.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18909/pl_no_91.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18910/pl_no_92.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18925/pl_no_93_com_anexo_corrigido.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18926/pl_no_94.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18927/pl_no_95.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18928/pl_no_96.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18929/pl_no_97.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18935/pl_no_98.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18936/pl_no_99_ok.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18937/pl_no_100-okk.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18938/pl_no_101.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18939/pl_no_102_-_ok.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18968/pl_no_103.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18969/pl_no_104.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18970/pl_no_105.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18971/pl_no_106.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18972/pl_no_107.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18973/pl_no_108.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18974/pl_no_109.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18975/pl_no_110.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18976/pl_no_111.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18977/pl_no_112__-_ok.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18978/pl_no_113.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19002/pl_no_114.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19003/pl_no_115.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19004/pl_no_116.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19006/pl_no_117.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19005/pl_no_118.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19008/pl_no_119.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19007/pl_no_120-_ok.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19017/pl_no_121.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19018/pl_no_122.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19019/pl_no_123.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19020/pl_no_124.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19041/pl_no_125.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19074/pl_no_126.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19075/pl_no_127.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19076/pl_no_128.doc" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19080/pl_no_129.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19083/pl_no_130.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19084/pl_no_131.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19085/pl_no_132.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19086/pl_no_133.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19100/pl_no_134.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19127/pl_no_135.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19126/pl_no_136.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19128/pl_no_137.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19129/pl_no_138.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19130/pl_no_139.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19158/pl_no_140.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19159/pl_no_141.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19160/pl_no_142.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19161/pl_no_143.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19162/pl_no144.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19189/pl_no_145.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19190/pl_no_146.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19191/pl_no_147.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19203/pl_no_148.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19205/pl_no_149.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19229/pl_no150.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19230/pl_no_151.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19253/pl_no_152.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19254/pl_no_153.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19255/pl_no_154.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19256/pl_no_155.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19257/pl_no_156.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19258/pl_no_157.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19260/pl_no_158.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19261/pl_no_159.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19262/pl_no_160.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19263/pl_no_161.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19264/pl_no_162.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19265/pl_no_163.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19266/pl_no_164.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19267/pl_no_165_-_loa.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19280/pl_no_166.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19281/pl_no_167.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19282/pl_no_168.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19283/pl_no_169.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19284/pl_no_170.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19285/pl_no_171.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19286/pl_no_172.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19325/pl_no_173.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19326/pl_na_174.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19327/pl_no_175.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19338/pl_no_176.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19339/pl_no_177.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19340/pl_no_178.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19355/pl_no_179.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19361/pl_no_180.docx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19373/pl_no_181.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19374/pl_no_182.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19375/pl_no_183.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19389/pl_no_184.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19396/pl_no_185.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19397/pl_no_186.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19417/pl_no_187.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19433/pl_no_188.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19437/pl_no_189.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19480/pl_no_190.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19481/pl_no_191.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19482/pl_no_192.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19483/pl_no_193.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19485/pl_no_194.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19486/pl_no_195.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19499/pl_no_196.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19528/pl_no_197.doc" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19529/pl_no_198.doc" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19530/pl_no_199.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19531/pl_no_200.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19553/pl_no_201.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19554/pl_no_202.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19555/pl_no_203.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19585/pl_no_204.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19594/pl_no_205.doc" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19595/pl_no_206.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19619/pl_no_207-_lei_de_remanejamento_-_304.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19620/pl_no_208_-_ok.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19621/pl_no_209.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19622/pl_no_210.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19623/pl_no_211.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19624/pl_no_212.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19625/pl_no_213.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19626/pl_no_214_-_ok.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19627/pl_no_215.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19628/pl_no_216.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19629/pl_no_217.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19649/pl_no_218.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19650/pl_no_219.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19651/pl_no_220_-_recanto.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19652/pl_no_221.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19653/pl_no_222.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19655/pl_no_223.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18479/projeto_de_resolucao_01.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18480/projeto_de_resolucao_no_02.doc" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18481/projeto_de_resolucao_no_03.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18516/projeto_de_resolucao_no_04.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18517/projeto_de_resolucao_no_05.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18611/projeto_de_resolucao_no_07.doc" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18778/p._resolucao_no_08.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18802/pl_resolucao_no_09.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18807/p._resolucao_no_10.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18911/projeto_de_resolucao_no_11.docx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18979/p._resolucao_no_12.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19131/projeto_de_resolucao_no_13.docx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18455/substitutivo_pl_no_05.doc" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18603/substitutivo_pl_no_06_-_plano_de_cargos_e_salarios_pma_alterado.docx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18604/substitutivo_pl_no_07_-_plano_de_carreira_educacao_aletrado.doc" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18664/substitutivo_pl_no_15.doc" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18670/substitutivo_pl_no_16.doc" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18805/substituivo_pl_no_06_02.doc" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18806/subtitutivo_pl_no_07_02.doc" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18837/substtitutivo_ao_pl_no_06_03.doc" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19009/substitutivo__pl_no_43.doc" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19586/substituto_pl_no_199.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19630/substituto_pl_no165_-_loa.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/19654/substituto_pl_no_201.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2023/18703/oficio_veto_pl-32.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>