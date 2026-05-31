--- v0 (2026-01-29)
+++ v1 (2026-05-31)
@@ -54,297 +54,297 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>20632</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>CFO - Com. de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20632/emenda_redacional_no_01.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20632/emenda_redacional_no_01.docx</t>
   </si>
   <si>
     <t>"Fica autorizada a Comissão de Finanças e Orçamento a proceder a renumeração dos artigos que compõem o substitutivo ao Projeto de Lei n° 114/2024, de autoria do Poder Executivo, cuja numeração proposta, e a numeração alterada se apresenta no quadro abaixo."</t>
   </si>
   <si>
     <t>20071</t>
   </si>
   <si>
     <t>EAdPL</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei</t>
   </si>
   <si>
     <t>Luiz Carlos, Dr. Zidane, Fernanda Castelha, Maristela Dutra, Omara do Hospital dos Brinquedos, Professora Leni Nobre, Valtinho da Farmácia, Wagner Cruz</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20071/emenda_pl_no_44.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20071/emenda_pl_no_44.doc</t>
   </si>
   <si>
     <t>"Emenda Aditiva de um artigo 1°-A, ao Projeto de Lei n° 44/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>20633</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Evaldo do Ferrocarril</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20633/emenda_aditiva_n._01-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20633/emenda_aditiva_n._01-2024.docx</t>
   </si>
   <si>
     <t>"Adita a Programação Orçamentária do Município de Araxá a unidade orçamentária Fundo Municipal de Esportes, instituído pela Lei municipal n. 8.138, de 20 de setembro de 2023, destinando-lhe recursos no valor de R$ 300.000,00 a serem aplicados no subsídio a equipes e/ou atletas individuais que estejam representando o Município de Araxá/MG em competições oficiais, locais, estaduais ou nacionais."</t>
   </si>
   <si>
     <t>20634</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20634/emenda_aditiva_n_02-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20634/emenda_aditiva_n_02-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se ao Programa de Trabalho da Unidade Orçamentária Secretaria Municipal de Esportes parte integrante do Substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo, o Projeto Iluminação de Campos de Futebol (Trianon, Chácara Dona Adélia, Santa Terezinha e Ferrocarril), no valor de R$ 600.000,00 (seiscentos mil reais), elemento de despesa Obras e Instalações."</t>
   </si>
   <si>
     <t>20635</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pastor Moacir</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20635/emenda_aditiva_n_03-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20635/emenda_aditiva_n_03-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se a Atividade Apoio a Marcha para Jesus, ao Programa de Trabalho da Unidade Orçamentária Secretaria Municipal de Desenvolvimento Econômico, Turismo e Inovações, no valor de R$ 140.000,00 (duzentos e quarenta mil reais), elemento de despesa Auxílios."</t>
   </si>
   <si>
     <t>20636</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fernanda Castelha</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20636/emenda_aditiva_n_04-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20636/emenda_aditiva_n_04-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se ao Quadro de Detalhamento de Despesa da Unidade Orçamentária Fundo Municipal de Saúde, Subunidade Orçamentária Bloco da Vigilância em Saúde, a Atividade Castração de Cães e Gatos, Elemento de Despesa Outros Serviços de Terceiros Pessoa Jurídica no valor de R$ 434.000,00 (quatrocentos e trinta e quatro mil reais)."</t>
   </si>
   <si>
     <t>20637</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Valtinho da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20637/emenda_aditiva_n_05-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20637/emenda_aditiva_n_05-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se ao Quadro de Detalhamento de Despesa da Unidade Orçamentária Secretaria Municipal de Desenvolvimento Econômico Inovação e Turismo parte integrante do Substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo, a Atividade Encontro de Congado da Vila São Pedro, no valor de R$ 70.000,00,00 (setenta mil reais), elemento de despesa Auxílios."</t>
   </si>
   <si>
     <t>20638</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20638/emenda_aditiva_n_06-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20638/emenda_aditiva_n_06-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se a Atividade Promoção Carnaval de Rua, ao Programa de Trabalho da Unidade Orçamentária Secretaria Municipal de Desenvolvimento Econômico, Turismo e Inovações, no valor de R$ 240.000,00 (duzentos e quarenta mil reais)."</t>
   </si>
   <si>
     <t>20639</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Raphael Rios</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20639/emenda_aditiva_n_07-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20639/emenda_aditiva_n_07-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se ao Quadro de Detalhamento de Despesa da Unidade Orçamentária Secretaria Municipal de Educação, Subunidade Secretaria Municipal de Educação parte integrante do Substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo, a Atividade Realização dos Jogos Estudantis, no valor de R$ 320.000,00 (trezentos mil reais)."</t>
   </si>
   <si>
     <t>20640</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20640/emenda_aditiva_n_08-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20640/emenda_aditiva_n_08-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se o valor de R$ 200.000,00 (duzentos mil reais) a um novo elemento de despesa Auxílios, à Atividade Implantação Projeto Arborização na Cidade inclusa no Quadro de Detalhamento de Despesa da Unidade Orçamentária Instituto de Planejamento e Desenvolvimento Sustentável de Araxá parte integrante do Substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>20641</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Omara do Hospital dos Brinquedos, Wagner Cruz</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20641/emenda_aditiva_n_09-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20641/emenda_aditiva_n_09-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se o valor de R$ 900.000,00 (novecentos mil reais) à ficha 646, elemento de despesa Subvenções Sociais, da Atividade Repasse a Instituições de Longa Permanência para Idosos, e o valor de R$ 80.000,00 (oitenta mil reais) à ficha 647, elemento de despesa Outros Serviços de Terceiros Pessoa Jurídica, Atividades inclusas no Quadro de Detalhamento de Despesa da Unidade Orçamentária Secretaria Municipal de Ação Social, parte integrante do Substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo, as quais passam a exibir, respectivamente, o valor de R$ 2.900.000,00 (dois milhões e novecentos mil reais), e R$ 580.000,00 (quinhentos mil reais)."</t>
   </si>
   <si>
     <t>20642</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>João Veras</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20642/emenda_aditiva_no_10-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20642/emenda_aditiva_no_10-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se ao Projeto de Lei n. 114/2024, de autoria do Poder Executivo, Programa de Trabalho do Fundo Municipal de Habitação, Atividade Manutenção da Regularização Fundiária Urbana – REURB, elemento de despesa Serviços de Terceiros Pessoa Jurídica, o valor de R$ 200.000,00 (duzentos mil reais), passando o valor do elemento de despesa a R$ 250.000,00 (duzentos e cinquenta mil reais)."</t>
   </si>
   <si>
     <t>20643</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20643/emenda_aditiva_n_11-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20643/emenda_aditiva_n_11-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se ao Quadro de Detalhamento de Despesa da Unidade Orçamentária Secretaria Municipal de Esportes parte integrante do Substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo, a Atividade Apoio ao Futebol Amador, no valor de R$ 240.000,00 (duzentos e quarenta mil reais), elemento de despesa Auxílios."</t>
   </si>
   <si>
     <t>20644</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20644/emenda_aditiva_n_12-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20644/emenda_aditiva_n_12-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se ao Programa de Trabalho da Unidade Orçamentária Fundo Municipal dos Direitos da Criança e do Adolescente, Atividade Política Municipal Proteção Integral da Criança e Adolescente, elemento de despesa Subvenções Sociais o valor de R$ 125.000,00 (cento e vinte e cinco mil reais)."</t>
   </si>
   <si>
     <t>20645</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20645/emenda_aditiva_n_13-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20645/emenda_aditiva_n_13-2024.docx</t>
   </si>
   <si>
     <t>"Adita-se o art. 5°-A ao substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo, o qual exibe a seguinte redação."</t>
   </si>
   <si>
     <t>20631</t>
   </si>
   <si>
     <t>EMPL</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei</t>
   </si>
   <si>
     <t>Maristela Dutra, Luiz Carlos, Omara do Hospital dos Brinquedos</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20631/emenda_modificativa_n._01-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20631/emenda_modificativa_n._01-2024.docx</t>
   </si>
   <si>
     <t>"Emenda Modificativa ao percentual aposto no “caput” do art. 8°, do Substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>20630</t>
   </si>
   <si>
     <t>ESpPL</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20630/emenda_supressiva_n._01-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20630/emenda_supressiva_n._01-2024.docx</t>
   </si>
   <si>
     <t>"Suprime-se o art. 9°, do Substitutivo ao projeto de Lei n. 114/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>19676</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professora Leni Nobre</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/</t>
+    <t>http://sapl.araxa.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Seja encaminhado ao Secretário Municipal de Segurança Pública, Sr. Daniel Rosa, o seguinte requerimento: - Que seja feito um estudo de trânsito na conversão no canteiro central da Avenida Imbiara, na passagem próxima à Drogaria Araújo/Caboclo Faminto, local onde se dá acesso à rua Dona Maroca e à rua Augusto Luiz Coelho ao mesmo tempo em que se permite o acesso de veículos dessas vias à Avenida Imbiara rumo ao centro e também à saúde para Tapira, referido local está trazendo perigo para as pessoas que ali transitam.</t>
   </si>
   <si>
     <t>19675</t>
   </si>
   <si>
     <t>Seja encaminhado ao Secretário de Obras Públicas e Mobilidade Urbana, Sr. Pedrinho da Mata, o seguinte requerimento: Que seja dada continuidade ao serviço de recuperação da malha asfáltica na rua Eurindo Barbosa Lacerda, bairro Pão-de-açúcar.</t>
   </si>
   <si>
     <t>19750</t>
   </si>
   <si>
     <t>Seja encaminhado ao Secretário de Obras e Mobilidade Urbana, Sr. Pedrinho da Mata, o seguinte requerimento:- que seja dada a continuidade ao projeto de adequação necessária para a destinação das águas pluviais na rua Elias José Carneiro, bairro Camuá.</t>
   </si>
   <si>
     <t>19751</t>
   </si>
   <si>
     <t>Seja encaminhado ao Secretário de Obras e Mobilidade Urbana, Sr. Pedrinho da Mata, o seguinte requerimento:- Que seja reformado o muro do Estádio Fausto Alvim, que se encontra em uma situação precária.</t>
   </si>
   <si>
     <t>19752</t>
   </si>
@@ -6023,1816 +6023,1816 @@
   <si>
     <t>904</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, requer após cumpridos os trâmites regimentais, que seja aprovada a encaminhada a presente MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO AO PASTOR LEOMAR MARTINS DE JESUS pelos relevantes serviços prestados por ele a frente do Conselho dos Pastores de Araxá - CONCEPA, entidade que congrega os pastores de nossa cidade de todas as denominações evangélicas.</t>
   </si>
   <si>
     <t>20653</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer após ouvido o Plenário, seja encaminhado MOÇÃO DE RECONHECIMENTO E APLAUSOS à CÁTIA MARGARETE BARBOSA DA SILVA. Assessora Parlamentar.</t>
   </si>
   <si>
     <t>19666</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19666/projeto_de_decreto_no01-24.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19666/projeto_de_decreto_no01-24.pdf</t>
   </si>
   <si>
     <t>"Susta os efeitos do Decreto nº 2.037 de 01 de fevereiro de 2024 que regulamenta as Tarifas Públicas e Técnicas do Transporte Público Urbano no Município de Araxá/MG e dá outras providências."</t>
   </si>
   <si>
     <t>20258</t>
   </si>
   <si>
     <t>MESA - Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20258/pdecreto_no_02.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20258/pdecreto_no_02.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre as contas do município de Araxá relativas ao exercício financeiro de 2022."</t>
   </si>
   <si>
     <t>19667</t>
   </si>
   <si>
     <t>PEALO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica.</t>
   </si>
   <si>
     <t>Luiz Carlos, Dr. Zidane, Fernanda Castelha, Maristela Dutra, Omara do Hospital dos Brinquedos, Professora Leni Nobre, Valtinho da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19667/projeto_de_emenda_a_lei_organica_no_01-24.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19667/projeto_de_emenda_a_lei_organica_no_01-24.doc</t>
   </si>
   <si>
     <t>"Acrescenta o artigo 85-A, seu parágrafo único, e respectivos incisos à Lei Orgânica do Município de Araxá."</t>
   </si>
   <si>
     <t>20270</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20270/pl_emenda_lei_organica_02-24.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20270/pl_emenda_lei_organica_02-24.doc</t>
   </si>
   <si>
     <t>" Emenda aditiva de artigo e seus parágrafos ao Projeto de Lei nº 032/2024, de autoria do poder Executivo."</t>
   </si>
   <si>
     <t>20271</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20271/emenda_aditiva_08-2024_3.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20271/emenda_aditiva_08-2024_3.docx</t>
   </si>
   <si>
     <t>" Emenda aditiva de artigo e seus parágrafos ao  art. 46, do Projeto de Lei nº 032/2024, de autoria do poder Executivo."</t>
   </si>
   <si>
     <t>20272</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20272/emenda_aditiva_09-2024_1.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20272/emenda_aditiva_09-2024_1.docx</t>
   </si>
   <si>
     <t>" Emenda aditiva de artigo  art. 53 - A, do Projeto de Lei nº 032/2024, de autoria do poder Executivo."</t>
   </si>
   <si>
     <t>20273</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20273/emenda_aditiva_10-2024_1.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20273/emenda_aditiva_10-2024_1.docx</t>
   </si>
   <si>
     <t>" Emenda aditiva de artigo  art. 53 -B , do Projeto de Lei nº 032/2024, de autoria do poder Executivo."</t>
   </si>
   <si>
     <t>20274</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20274/emenda_aditiva_11-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20274/emenda_aditiva_11-2024.docx</t>
   </si>
   <si>
     <t>" Emenda aditiva de artigo  art. 53 -C , do Projeto de Lei nº 032/2024, de autoria do poder Executivo."</t>
   </si>
   <si>
     <t>20275</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20275/emenda_aditiva_no_03.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20275/emenda_aditiva_no_03.doc</t>
   </si>
   <si>
     <t>"Emenda substitutiva ao art. 30, do projeto de lei nº 32/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>20276</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20276/emenda_substitutiva_04-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20276/emenda_substitutiva_04-2024.docx</t>
   </si>
   <si>
     <t>"Emenda substitutiva do § 2º, ao art. 33, do projeto de lei nº 32/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>20277</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20277/emenda_substitutiva_05-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20277/emenda_substitutiva_05-2024.docx</t>
   </si>
   <si>
     <t>"Emenda substitutiva ao art. 19, do projeto de lei nº 32/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>20278</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20278/emenda_modificativa_04-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20278/emenda_modificativa_04-2024.docx</t>
   </si>
   <si>
     <t>"Emenda MODIFICATIVA  ao parágrafo único, do art. 34 do projeto de lei nº 32/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>20279</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20279/emenda_supressiva_01-2024.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20279/emenda_supressiva_01-2024.docx</t>
   </si>
   <si>
     <t>"Emenda supressiva  ao do art. 48 do projeto de lei nº 32/2024, de autoria do Poder Executivo."</t>
   </si>
   <si>
     <t>20574</t>
   </si>
   <si>
     <t>Evaldo do Ferrocarril, Alexandre Irmãos Paula, Bosco Junior, Dirley da Escolinha, Fernanda Castelha, Luiz Carlos, Maristela Dutra, Pastor Moacir, Professora Leni Nobre, Raphael Rios, Valtinho da Farmácia, Wagner Cruz</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20574/projeto_de_emenda_a_lei_organica_no_12.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20574/projeto_de_emenda_a_lei_organica_no_12.doc</t>
   </si>
   <si>
     <t>"ALTERA-SE A REDAÇÃO DO ARTIGO 25 DA LEI ORGÂNICA DO MUNICIPIO DE ARAXÁ."</t>
   </si>
   <si>
     <t>19660</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19660/pl_no_01.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19660/pl_no_01.doc</t>
   </si>
   <si>
     <t>"Altera a Lei 7.240 de 2017 para incluir as pessoas com transtorno do espectro autista (TEA) e as pessoas com mobilidade reduzida, ainda que transitórias, devidamente comprovadas por meio de laudo médico, no rol dos beneficiários de vagas de estacionamento gratuito e dispor sobre todas as deficiências."</t>
   </si>
   <si>
     <t>19661</t>
   </si>
   <si>
     <t>RUBENS MAGELA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19661/pl_no_02_-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19661/pl_no_02_-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza a complementação dos repasses financeiros ao Termo de Fomento nº 67/2022, firmado com o Conselho Comunitário de Segurança Pública de Araxá/MG visando apoiar a realização do Projeto de Ressocialização dos Detentos do Presídio de Araxá."</t>
   </si>
   <si>
     <t>19662</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19662/pl_no_03_-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19662/pl_no_03_-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza a complementação dos repasses financeiros ao Termo de Fomento nº 69/2022, firmado com o Conselho Comunitário de Segurança Pública de Araxá/MG visando apoiar a realização do Projeto Trânsito do Bem."</t>
   </si>
   <si>
     <t>19663</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19663/pl_no_04_-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19663/pl_no_04_-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza a complementação dos repasses financeiros ao Termo de Fomento nº 68/2022, firmado com o Conselho Comunitário de Segurança Pública de Araxá/MG visando apoiar a realização do Projeto Humanização da 2ª Delegacia Regional de Polícia Civil de Araxá/MG."</t>
   </si>
   <si>
     <t>19664</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19664/pl_no_05.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19664/pl_no_05.pdf</t>
   </si>
   <si>
     <t>"Autoriza a complementação dos repasses financeiros ao Termo de Fomento nº 12/2022, firmado com o Conselho Comunitário de Segurança Pública de Araxá/MG visando apoiar a realização do projeto “Rede de Enfrentamento à Violência Doméstica e Familiar”."</t>
   </si>
   <si>
     <t>19665</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19665/pl_no_06.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19665/pl_no_06.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá – CONSEP."</t>
   </si>
   <si>
     <t>19669</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19669/pl_no_07.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19669/pl_no_07.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de logradouro e dá outras providências, o campo localizado no Bairro Boa Vista, na Rua Orlandino Caetano, 155, Campo Ricardo Lucena Diniz."</t>
   </si>
   <si>
     <t>19704</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19704/pl_no_08.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19704/pl_no_08.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal n.º 2.547/1992 e da Lei Municipal n.º 3.137/1996."</t>
   </si>
   <si>
     <t>19735</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19735/pl_no_09.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19735/pl_no_09.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação, composição, competências e funcionamento do COMPIR - Conselho Municipal de Promoção da Igualdade Racial de Araxá e do Fundo Municipal de Promoção da Igualdade Racial.”</t>
   </si>
   <si>
     <t>19762</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19762/pl_no_10.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19762/pl_no_10.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei Municipal n. 8.191, de 22 de fevereiro de 2024, a qual autoriza o Poder Executivo a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Araxá-CONSEP."</t>
   </si>
   <si>
     <t>19763</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19763/pl_no_11.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19763/pl_no_11.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Centro de Atendimento Múltiplo dos Talentos de Araxá-CAMTA."</t>
   </si>
   <si>
     <t>19764</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19764/pl_no_12_-_financiamento.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19764/pl_no_12_-_financiamento.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências."</t>
   </si>
   <si>
     <t>19765</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19765/pl_no_13.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19765/pl_no_13.doc</t>
   </si>
   <si>
     <t>"Institui o Sistema Permanente de Pesquisa de Satisfação dos Usuários das Unidades Básicas de Saúde (UBS), Ambulatórios de Emergência (AME) e Unidades de Pronto Atendimento (UPA) do município de Araxá."</t>
   </si>
   <si>
     <t>19766</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19766/pl_no_14.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19766/pl_no_14.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação e operacionalização de ecopontos rurais na cidade de Araxá/MG. "</t>
   </si>
   <si>
     <t>19792</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19792/pl_no_15.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19792/pl_no_15.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Amparo às Pessoas com Câncer de Araxá - AMPARA."</t>
   </si>
   <si>
     <t>19793</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19793/pl_no_16.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19793/pl_no_16.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências, Fundação Cultural de Araxá."</t>
   </si>
   <si>
     <t>19794</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19794/pl_no_17.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19794/pl_no_17.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a realização de despesas, para realização do evento “21ª Copa Internacional de Mountain Bike”."</t>
   </si>
   <si>
     <t>19809</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19809/pl_no_18.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19809/pl_no_18.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Dia do Assessor Parlamentar em Araxá, e dá outras providências."</t>
   </si>
   <si>
     <t>19810</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19810/pl_no_19.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19810/pl_no_19.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, Rua Magda Mara Copati a atual Rua 29 (Vinte e nove) do Loteamento Residencial Portal do Sol."</t>
   </si>
   <si>
     <t>19811</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19811/pl_no_20.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19811/pl_no_20.doc</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública e dá outras providências, Associação  Ser Mágico Ser Mulher."</t>
   </si>
   <si>
     <t>19812</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19812/pl_no_21.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19812/pl_no_21.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Escola Infantil Arco Íris."</t>
   </si>
   <si>
     <t>19813</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19813/pl_no_22.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19813/pl_no_22.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Centro de Educação Infantil Gabriela Mistral."</t>
   </si>
   <si>
     <t>19814</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19814/pl_no_23.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19814/pl_no_23.doc</t>
   </si>
   <si>
     <t>"Altera a Lei nº 7.985/2023 que “Disciplina a vida útil dos veículos utilizados no transporte escolar rural”, dando nova redação ao Art.1º."</t>
   </si>
   <si>
     <t>19815</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19815/pl_no_24.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19815/pl_no_24.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição da execução de músicas e letras que estimulem a prática de crime e uso de drogas, façam apologia ao sexo, e ou, vulgarizem a figura da mulher, no âmbito das escolas públicas e privadas do município de Araxá/MG e dá outras providências. "</t>
   </si>
   <si>
     <t>19816</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19816/pl_no_25.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19816/pl_no_25.doc</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública o Hospital do Câncer de Patrocínio MG, e dá outras providências."</t>
   </si>
   <si>
     <t>19828</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19828/pl_no_26_-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19828/pl_no_26_-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências, Projeto CAEIzinho.”</t>
   </si>
   <si>
     <t>19829</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19829/pl_no_27.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19829/pl_no_27.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências, Lei Paulo Gustavo."</t>
   </si>
   <si>
     <t>19830</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19830/pl_no_28.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19830/pl_no_28.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alienação de imóvel municipal e contém outras providências, a empresa Denir Motos Ltda."</t>
   </si>
   <si>
     <t>19855</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19855/pl_no_29.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19855/pl_no_29.pdf</t>
   </si>
   <si>
     <t>"Autoriza a complementação dos repasses financeiros ao Termo de Fomento nº 004/2023, firmado com o Conselho Comunitário de Segurança Pública de Araxá/MG visando a implementação e execução do Projeto “Redução Continua da Criminalidade -Responsabilidade de Todos”."</t>
   </si>
   <si>
     <t>19856</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19856/pl_no_30.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19856/pl_no_30.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos à Lei Municipal nº 8.006, de 30 de março de 2023, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências."</t>
   </si>
   <si>
     <t>19857</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19857/pl_no_31.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19857/pl_no_31.docx</t>
   </si>
   <si>
     <t>"“Escola com Celular Zero” – Dispõe sobre a proibição do uso de telefones celulares e outros aparelhos e dispositivos eletrônicos no âmbito das escolas públicas e privadas do município de Araxá/MG e dá outras providências."</t>
   </si>
   <si>
     <t>19880</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19880/pl_no_32_-_ldo_2025.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19880/pl_no_32_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025, e dá outras providências. "</t>
   </si>
   <si>
     <t>19902</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19902/pl_no_33.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19902/pl_no_33.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Sociedade de Promoção Humana-SOPROH."</t>
   </si>
   <si>
     <t>19903</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19903/pl_no_34.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19903/pl_no_34.pdf</t>
   </si>
   <si>
     <t>"Desafeta bem imóvel do Patrimônio Público Municipal e autoriza permuta.”</t>
   </si>
   <si>
     <t>19922</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19922/pl_no_35.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19922/pl_no_35.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a transparência das emendas parlamentares estaduais e federais destinadas ao Município de Araxá/MG."</t>
   </si>
   <si>
     <t>19923</t>
   </si>
   <si>
     <t>Luiz Carlos, João Veras, Omara do Hospital dos Brinquedos</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19923/pl_no_36.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19923/pl_no_36.doc</t>
   </si>
   <si>
     <t>"Prevê em parques de diversões, reserva de horário com equipamentos de som desligados, para atendimento de pessoas com TEA -  Transtorno do Espectro Autista (“Hora do Silêncio”), no município de Araxá."</t>
   </si>
   <si>
     <t>19924</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19924/pl_no_37.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19924/pl_no_37.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Serviço de Obras Sociais - SOS."</t>
   </si>
   <si>
     <t>19925</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19925/pl_no_38.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19925/pl_no_38.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Proteção e Assistência aos Condenados de Araxá-APAC."</t>
   </si>
   <si>
     <t>19926</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19926/pl_no_39.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19926/pl_no_39.doc</t>
   </si>
   <si>
     <t>"Dá nova a redação ao art. 5°, da Lei n° 3.981/2001, alterando o “caput” e seus incisos, lhe suprimindo os parágrafos."</t>
   </si>
   <si>
     <t>19927</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19927/pl_no_40.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19927/pl_no_40.doc</t>
   </si>
   <si>
     <t>"Institui no Calendário Oficial do Município de Araxá-MG  o Dia do Ciclismo e cria em comemoração à data, o Passeio  Ciclístico Pedal no Paraíso."</t>
   </si>
   <si>
     <t>19928</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19928/pl_no_41.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19928/pl_no_41.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal de Acolhimento Institucional na modalidade Residência Inclusiva e dá outras providências."</t>
   </si>
   <si>
     <t>19949</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19949/pl_no_42.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19949/pl_no_42.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal n.º 5.998/2011."</t>
   </si>
   <si>
     <t>19977</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19977/pl_no_43.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19977/pl_no_43.doc</t>
   </si>
   <si>
     <t>"Obriga a presença de tradutor e intérprete de Língua Brasileira de Sinais – Libras – em todos os eventos realizados pelo Município de Araxá com expectativa de público superior a 100 (cem) pessoas."</t>
   </si>
   <si>
     <t>19993</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19993/pl_no_44.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19993/pl_no_44.docx</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial ao orçamento vigente da Fundação Cultural Calmon Barreto, decorrente da Política Nacional Aldir Blanc de Fomento à Cultura e dá outras providências."</t>
   </si>
   <si>
     <t>19994</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19994/pl_no_45.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19994/pl_no_45.docx</t>
   </si>
   <si>
     <t>"Altera o art. 1º da Lei Municipal n. 7.992, de 09 de março de 2023, a qual dispõe sobre denominação de Centro Municipal de Educação Infantil e dá outras providências."</t>
   </si>
   <si>
     <t>19995</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19995/pl_no_46.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19995/pl_no_46.docx</t>
   </si>
   <si>
     <t>"Altera o art. 1º da Lei Municipal n. 7.991, de 09 de março de 2023, a qual dispõe sobre denominação de Centro Municipal de Educação Infantil e dá outras providências."</t>
   </si>
   <si>
     <t>19996</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19996/pl_no_47.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19996/pl_no_47.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal e dá outras providências – Associação Missão Liberdade. "</t>
   </si>
   <si>
     <t>20023</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20023/pl_no_48.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20023/pl_no_48.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política de Prevenção do Diabetes e de Assistência Integral à Pessoa Diabética no Município de Araxá, e dá outras providências. "</t>
   </si>
   <si>
     <t>20024</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20024/pl_no_49.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20024/pl_no_49.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a Politica Municipal para o estimulo à atividade de cuidador de idoso e dá outras providências. "</t>
   </si>
   <si>
     <t>20025</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20025/pl_no_50.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20025/pl_no_50.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do protocolo “Sem consentimento é violência”, que visa integrar medidas de prevenção e combate à violência sexual e proteção as vítimas em estabelecimentos públicos e espaços de lazer na cidade de Araxá.”"</t>
   </si>
   <si>
     <t>20063</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20063/pl_no_51.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20063/pl_no_51.doc</t>
   </si>
   <si>
     <t>"Modifica o artigo da Lei nº 7.542 de 11 de setembro de 2020, que “Declara de Utilidade Pública Municipal e dá outras providências”."</t>
   </si>
   <si>
     <t>20064</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20064/pl_no_52.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20064/pl_no_52.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da divulgação, em local acessível, de valores gastos do erário público municipal para realização de evento no município de Araxá."</t>
   </si>
   <si>
     <t>20065</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20065/pl_no_53.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20065/pl_no_53.doc</t>
   </si>
   <si>
     <t>"Cria o Plano Municipal de Prevenção de Mortes e Lesões no Trânsito."</t>
   </si>
   <si>
     <t>20066</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20066/pl_no_54.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20066/pl_no_54.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a divulgação do procedimento de “Entrega Responsável” e dá outras providências."</t>
   </si>
   <si>
     <t>20067</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20067/pl_no_55.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20067/pl_no_55.doc</t>
   </si>
   <si>
     <t>"Institui data para a comemoração da Semana Municipal da Agricultura Familiar e do “Dia Municipal do Produtor Rural” no município de Araxá e dá outras providências.”."</t>
   </si>
   <si>
     <t>20069</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20069/pl_no_56.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20069/pl_no_56.pdf</t>
   </si>
   <si>
     <t>"Disciplina a concessão do Estádio Municipal Fausto Alvim e dá outras providências."</t>
   </si>
   <si>
     <t>20070</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20070/pl_no_57.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20070/pl_no_57.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito suplementar e dá outras providências - autorizado a abertura de crédito suplementar no valor de R$ 107.785,00 (cento e sete mil, setecentos e oitenta e cinco reais) no orçamento vigente da Secretaria Municipal de Educação, CAEIzinho."</t>
   </si>
   <si>
     <t>20100</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20100/pl_no_58.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20100/pl_no_58.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 2.º da Lei Municipal n.º 7.692/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>20101</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20101/pl_no_59.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20101/pl_no_59.doc</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal do Meio Ambiente."</t>
   </si>
   <si>
     <t>20102</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20102/pl_no_60_-o_k.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20102/pl_no_60_-o_k.pdf</t>
   </si>
   <si>
     <t>"Desafeta bem imóvel do Patrimônio Público Municipal e autoriza permuta."</t>
   </si>
   <si>
     <t>20103</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20103/pl_no_61.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20103/pl_no_61.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Regional dos Produtores de Queijo Minas Artesanal Araxá."</t>
   </si>
   <si>
     <t>20104</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20104/pl_no_62.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20104/pl_no_62.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a União Estudantil Araxaense -UEA."</t>
   </si>
   <si>
     <t>20105</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20105/pl_no_63.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20105/pl_no_63.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Casa de Nazaré, valor de R$ 100.000,00."</t>
   </si>
   <si>
     <t>20106</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20106/pl_no_64.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20106/pl_no_64.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com Associação de Equoterapia Prosseguir de Araxá- ASSEPA, valor de R$ 50.000,00."</t>
   </si>
   <si>
     <t>20107</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20107/pl_no_65.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20107/pl_no_65.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Capela Mártir Filomena, valor de R$ 50.000,00."</t>
   </si>
   <si>
     <t>20108</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20108/pl_no_66.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20108/pl_no_66.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 13 da Lei Municipal n. 5.635, de 19 de novembro de 2009, a qual institui o Fundo Municipal de Habitação e cria o Conselho Municipal de Habitação-COMUHAB."</t>
   </si>
   <si>
     <t>20128</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20128/pl_no_67.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20128/pl_no_67.doc</t>
   </si>
   <si>
     <t>"Cria a Carteira Municipal da Saúde da Mulher no município de Araxá - MG e dá outras providências."</t>
   </si>
   <si>
     <t>20130</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20130/pl_no_68.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20130/pl_no_68.doc</t>
   </si>
   <si>
     <t>"Institui data para a comemoração da Semana Municipal de Conscientização da Violência contra a Pessoa Idosa e dá outras providências”</t>
   </si>
   <si>
     <t>20133</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20133/pl_no_69.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20133/pl_no_69.pdf</t>
   </si>
   <si>
     <t>"Desafeta bem imóvel do Patrimônio Público Municipal e autoriza permuta, Ginásio do Bairro Urciano Lemos."</t>
   </si>
   <si>
     <t>20134</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20134/projeto_de_lei_e_documentos_-_ressocializacao-_70.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20134/projeto_de_lei_e_documentos_-_ressocializacao-_70.pdf</t>
   </si>
   <si>
     <t>20135</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20135/projeto_de_lei_e_documentos_-_humanizacao_-_71.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20135/projeto_de_lei_e_documentos_-_humanizacao_-_71.pdf</t>
   </si>
   <si>
     <t>20136</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20136/projeto_de_lei_e_documentos_-_transito_do_bem_-_72.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20136/projeto_de_lei_e_documentos_-_transito_do_bem_-_72.pdf</t>
   </si>
   <si>
     <t>20137</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20137/projeto_de_lei_-_violencia_domestica_-_73.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20137/projeto_de_lei_-_violencia_domestica_-_73.pdf</t>
   </si>
   <si>
     <t>20138</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20138/pl_no_74.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20138/pl_no_74.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Moto Clube 100 Destino."</t>
   </si>
   <si>
     <t>20139</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Moradores e Amigos dos Bairros Adhemar Rodrigues Vale, Andreia, Área _x000D_
 III e Estância-AMVEA."</t>
   </si>
   <si>
     <t>20150</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20150/pl_no_76_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20150/pl_no_76_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Moradores e Amigos dos Bairros Adhemar Rodrigues Vale, Andreia, Área III e Estância-AMVEA. "</t>
   </si>
   <si>
     <t>20141</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20141/pl_no_77.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20141/pl_no_77.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Estudantes de Araxá, no valor de R$ 657.960,80."</t>
   </si>
   <si>
     <t>20142</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20142/pl_no_78.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20142/pl_no_78.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Equoterapia Prosseguir de Araxá- ASSEPA, no valor de R$ 39.998,75."</t>
   </si>
   <si>
     <t>20143</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20143/pl_no_79.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20143/pl_no_79.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação do Amor em Apoio às Pessoas com Câncer, no valor de R$ 50.000,00."</t>
   </si>
   <si>
     <t>20144</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20144/pl_no_80.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20144/pl_no_80.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Apoio a Pais de Autistas de Araxá, no valor de R$ 60.000,00 (sessenta mil reais), para fins de custeio e manutenção de suas atividades."</t>
   </si>
   <si>
     <t>20145</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20145/pl_no_81.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20145/pl_no_81.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Lar Ebenezer, no valor de R$ 121.908,00."</t>
   </si>
   <si>
     <t>20146</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20146/pl_no_82.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20146/pl_no_82.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Apoio a Pais de Autistas de Araxá, no valor de R$ 60.000,00 (sessenta mil reais), visando a compra de equipamentos a serem utilizados no atendimento de suas funções institucionais."</t>
   </si>
   <si>
     <t>20147</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20147/pl_no_83.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20147/pl_no_83.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Clube Araxaense de Voo Livre, no valor de R$ 40.000,00, realização da etapa do Campeonato Brasileiro de Parapente 2024."</t>
   </si>
   <si>
     <t>20148</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20148/pl_no_84.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20148/pl_no_84.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Amparo às Pessoas com Câncer de Araxá – AMPARA, no valor de R$ R$ 49.846,53."</t>
   </si>
   <si>
     <t>20149</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20149/pl_no_85.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20149/pl_no_85.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Fundação de Assistência à Mulher Araxaense-FAMA, no valor de R$ 300.000,00."</t>
   </si>
   <si>
     <t>20151</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20151/pl_no_86.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20151/pl_no_86.doc</t>
   </si>
   <si>
     <t>"Suspende, temporariamente a Cobrança da Contribuição para Custeio do Serviço de Iluminação Pública no Município de Araxá."</t>
   </si>
   <si>
     <t>20159</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20159/pl_no_87.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20159/pl_no_87.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alienação de bens imóveis de propriedade do Município de Araxá."</t>
   </si>
   <si>
     <t>20160</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20160/pl_no_88.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20160/pl_no_88.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Catadores de Materiais Recicláveis de Araxá – RECICLARA, no valor de R$ 55.500,00."</t>
   </si>
   <si>
     <t>20161</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20161/pl_no_89.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20161/pl_no_89.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Cooperativa de Trabalho dos Produtores de Materiais Recicláveis de Araxá-COOPERARE, no valor de R4 55.500,00."</t>
   </si>
   <si>
     <t>20162</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20162/pl_no_90.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20162/pl_no_90.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Catadores de Papel, Plástico, Metal e Vidro de Araxá – Foco Ambiental, no valor de R$ 55.500,00."</t>
   </si>
   <si>
     <t>20163</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20163/pl_no_91.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20163/pl_no_91.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Amigos Catadores de Materiais Recicláveis de Araxá e Região – Reciclagem Dona Beja, no valor de R$ 55.500,00."</t>
   </si>
   <si>
     <t>20164</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20164/pl_no_92.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20164/pl_no_92.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com o Instituto Cultural Veteran Car de Minas Gerais, no valor de R$ 80.000,00."</t>
   </si>
   <si>
     <t>20165</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20165/pl_no_93.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20165/pl_no_93.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências, CONSTRUÇÃO, AMPLIAÇÃO, REFORMA E RESTAURAÇÃO PROPRIOS MUNICIPAIS."</t>
   </si>
   <si>
     <t>20166</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20166/pl_no_94.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20166/pl_no_94.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação dos Corredores de Rua de Araxá, no valor de R$ 20.000,00."</t>
   </si>
   <si>
     <t>20197</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20197/pl_no_95.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20197/pl_no_95.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a Praça José Batista Alves, localizada entre a Avenida Pedro de Paula Lemos e as Ruas Josefa Pereira e Rua Alcino dos Santos no bairro Domingos Zema."</t>
   </si>
   <si>
     <t>20198</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20198/pl_no_96.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20198/pl_no_96.docx</t>
   </si>
   <si>
     <t>"Proíbe a emissão de ruídos excessivos em escapamentos de veículos motociclísticos e dá outras providências."</t>
   </si>
   <si>
     <t>20226</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20226/pl_no_97.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20226/pl_no_97.doc</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal e dá outras providências, Associação  Semente Criativa de Araxá."</t>
   </si>
   <si>
     <t>20227</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20227/pl_no_98.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20227/pl_no_98.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de manter animais acorrentados no âmbito do Município de Araxá/MG e dá outras providências."</t>
   </si>
   <si>
     <t>20228</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20228/pl_no_99.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20228/pl_no_99.docx</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Proteção Integral aos Portadores de Doença Celíaca."</t>
   </si>
   <si>
     <t>20259</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20259/pl_no_100.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20259/pl_no_100.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Liga Araxaense de Desportos."</t>
   </si>
   <si>
     <t>20280</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20280/pl_no_101.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20280/pl_no_101.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre as medidas de erradicação de árvores da espécie Murta, Murta de cheiro ou falsa murta (Murraya Paniculata) na cidade de Araxá, e dá outras providências."</t>
   </si>
   <si>
     <t>20293</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20293/pl_no_102.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20293/pl_no_102.docx</t>
   </si>
   <si>
     <t>“Mãos que falam por mim” – dispõe sobre a inclusão e acessibilidade de pessoas surdas e com deficiência auditiva no município de Araxá e dá outras providências.</t>
   </si>
   <si>
     <t>20299</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20299/pl_no_103.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20299/pl_no_103.pdf</t>
   </si>
   <si>
     <t>Desafeta e afeta bem imóvel do Patrimônio Público Municipal. - Recanto dos Pássaros</t>
   </si>
   <si>
     <t>20315</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20315/pl_no_104.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20315/pl_no_104.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito especial e dá outras providências – FUNDEB”</t>
   </si>
   <si>
     <t>20316</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20316/pl_no_105.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20316/pl_no_105.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a Rua José Pedro de Oliveira, localizada na atual Rua D do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20331</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20331/pl_no_106.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20331/pl_no_106.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a Rua Vanilda de Almeida Vilaça, localizada na atual Rua C do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20332</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20332/pl_no_107.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20332/pl_no_107.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a Rua Diva Duarte Silva, localizada na atual Rua G do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20333</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20333/pl_no_108.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20333/pl_no_108.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a Rua Manoel Bezerra de Melo, localizada na atual Rua B do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20334</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20334/pl_no_109.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20334/pl_no_109.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a Rua Waltuir Montandon Borges, localizada na atual Rua L do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20370</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20370/pl_no_110.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20370/pl_no_110.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a Rua Clarimundo Euzébio, localizada na atual Rua A do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20371</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20371/pl_no_111.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20371/pl_no_111.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências, a Rua Dora Borges Di Mambro, localizada na atual Rua F do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20372</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20372/pl_no_112.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20372/pl_no_112.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de área para embarque e desembarque de usuários de táxi, veículos de aplicativo e mototáxi, em área de grande fluxo de pedestres e veículos."</t>
   </si>
   <si>
     <t>20386</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20386/pl_no_113.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20386/pl_no_113.doc</t>
   </si>
   <si>
     <t>"Determina a inclusão de QR code com informações sobre o nome de rua nas placas de denominação de vias e logradouros públicos e dá outras providências."</t>
   </si>
   <si>
     <t>20387</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20387/pl_no_114_-_loa.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20387/pl_no_114_-_loa.pdf</t>
   </si>
   <si>
     <t>"Estima a receita fixa a despesa do Município de Araxá para exercício financeiro de 2025."</t>
   </si>
   <si>
     <t>20388</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20388/pl_no_115.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20388/pl_no_115.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei Municipal n. 8.223, de 28 de junho de 2024, a qual autoriza o Poder Executivo a celebrar Termo de Fomento com a Casa de Nazaré."</t>
   </si>
   <si>
     <t>20389</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20389/p_no_116.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20389/p_no_116.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei Municipal n. 8.225, de 28 de junho de 2024, a qual autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Capela Mártir Filomena."</t>
   </si>
   <si>
     <t>20390</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20390/pl_no_117_-_ok.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20390/pl_no_117_-_ok.docx</t>
   </si>
   <si>
     <t>"Desafeta bem imóvel do Patrimônio Público Municipal e autoriza permuta, altera a Lei nº 8.226/2024."</t>
   </si>
   <si>
     <t>20391</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20391/pl_no_118.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20391/pl_no_118.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei Municipal n. 8.228, de 28 de junho de 2024, a qual autoriza o Poder Executivo a celebrar Termo de Fomento com a Fundação de Assistência à Mulher Araxaense-FAMA."</t>
   </si>
   <si>
     <t>20392</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20392/pl_no_119.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20392/pl_no_119.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei Municipal n. 8.236, de 28 de junho de 2024, a qual autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação do Amor em Apoio às Pessoas com Câncer."</t>
   </si>
   <si>
     <t>20393</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20393/pl_no_120.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20393/pl_no_120.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei Municipal n. 8.238, de 28 de junho de 2024, a qual autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Lar Ebenezer."</t>
   </si>
   <si>
     <t>20394</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20394/pl_no_121.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20394/pl_no_121.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei Municipal n. 8.239, de 28 de junho de 2024, a qual autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Apoio a Pais de Autistas de Araxá."</t>
   </si>
   <si>
     <t>20395</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20395/pl_no_122.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20395/pl_no_122.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei Municipal n. 8.241, de 28 de junho de 2024, a qual autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação de Amparo às Pessoas com Câncer de Araxá-AMPARA."</t>
   </si>
   <si>
     <t>20396</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20396/pl_no_123.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20396/pl_no_123.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências, IPDSA."</t>
   </si>
   <si>
     <t>20433</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20433/pl__no_124.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20433/pl__no_124.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – fica denominada Rua Geraldo Mangela da Silva a atual Rua “I” do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20434</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20434/pl_no_125.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20434/pl_no_125.docx</t>
   </si>
   <si>
     <t>"Cria o Programa Municipal de Inclusão de Araxá."</t>
   </si>
   <si>
     <t>20435</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20435/pl_no_126.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20435/pl_no_126.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – fica denominada Rua Marlene Maria Goulart a atual Rua “B” do Loteamento Las Brisas I."</t>
   </si>
   <si>
     <t>20462</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20462/pl_no_127.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20462/pl_no_127.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – fica denominada Rua Frederico José da Silva a atual Rua “23” do Loteamento Residencial Portal do Sol."</t>
   </si>
   <si>
     <t>20463</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20463/pl_no_128.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20463/pl_no_128.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – fica denominada Rua Euripedes Dutra Ferreira a atual Rua “02” do Loteamento Residencial Flor de Lotus."</t>
   </si>
   <si>
     <t>20475</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20475/pl_no_129.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20475/pl_no_129.doc</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal e dá outras providências – ASSOCIAÇÃO EDUCACIONAL DE DESENVOLVIMENTO ESPORTIVO CULTURAL - AEDEC."</t>
   </si>
   <si>
     <t>20476</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20476/pl_no_130.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20476/pl_no_130.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – fica denominada Rua Gaspar Antonio Teodoro a atual Rua “03” do Loteamento Residencial Flor de Lotus."</t>
   </si>
   <si>
     <t>20477</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20477/pl_no_131.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20477/pl_no_131.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Comercial, Industrial, de Turismo, Serviços e Agronegócios de Araxá-ACIA."</t>
   </si>
   <si>
     <t>20482</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20482/pl_no_132.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20482/pl_no_132.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – fica denominada Rua Pedacinho do Céu que fica no final da Rua Almir Guimarães e entre as áreas institucionais 1, 2, e 3 do Loteamento Chácara Jardim Filomena."</t>
   </si>
   <si>
     <t>20491</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20491/pl_no_133.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20491/pl_no_133.doc</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivo à Lei Municipal nº 2.632, de 09 de setembro de 1993, que dispõe sobre o Conselho Municipal de Proteção ao Consumidor (PROCON/ARAXÁ) e dá outras providências."</t>
   </si>
   <si>
     <t>20492</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20492/pl_no_134.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20492/pl_no_134.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Fundo Municipal de Proteção ao Consumidor de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>20546</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20546/pl_no_135.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20546/pl_no_135.doc</t>
   </si>
   <si>
     <t>"Declara Utilidade Pública e dá outras providências, Associação de Obras Assistenciais Chico Xavier."</t>
   </si>
   <si>
     <t>20547</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20547/pl_no_136.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20547/pl_no_136.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação do Sistema de pagamento instantâneo do Banco Central (PIX) como meio de pagamento da tarifa de serviço de transporte coletivo no âmbito do município de Araxá."</t>
   </si>
   <si>
     <t>20548</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20548/pl_no_137.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20548/pl_no_137.docx</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>20549</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20549/projeto_de_lei_no_138.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20549/projeto_de_lei_no_138.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar Termo de Fomento com as Obras Assistenciais Caminheiros do Bem."</t>
   </si>
   <si>
     <t>20571</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – fica denominada Rua Floripes Maria de Paula a atual rua E do Loteamento Residencial Las Brisas I."</t>
   </si>
   <si>
     <t>20572</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20572/pl_no_140.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20572/pl_no_140.doc</t>
   </si>
   <si>
     <t>"Reconhece e inclui os Encontros e Retiros Cristãos como parte importante da Cultura de Araxá e autoriza o Poder Executivo a fazer Cessão de Uso Gratuito de Espaços Públicos para suas realizações."</t>
   </si>
   <si>
     <t>20584</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20584/pl_no_141.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20584/pl_no_141.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Via Pública e dá outras providências – fica denominada Rua Arnaldo de Castro a atual rua H do Loteamento Residencial Las Brisas I."</t>
   </si>
   <si>
     <t>20585</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20585/pl_no_142.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20585/pl_no_142.doc</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal da Mãe Atípica."</t>
   </si>
   <si>
     <t>20595</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20595/pl_no_143_-_ok.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20595/pl_no_143_-_ok.docx</t>
   </si>
   <si>
     <t>"Altera o art. 3º, caput e seu inciso VI, da Lei Municipal n. 8.138, de 20 de setembro de 2023, a qual reestrutura o Conselho Municipal de Esportes e o Fundo Municipal de Esportes e dá outras providências."</t>
   </si>
   <si>
     <t>20596</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20596/pl_no_144_-_ok.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20596/pl_no_144_-_ok.docx</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências - EXECUÇÃO DO CONVÊNIO PARA REFORMA DAS INSTALAÇÕES DA DELEGACIA DE POLÍCIA CIVIL."</t>
   </si>
   <si>
     <t>20597</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20597/pl_no_145-_ok.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20597/pl_no_145-_ok.docx</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial e dá outras providências - ESTRUTURAÇÃO DO CENTRO DIA DA APAE."</t>
   </si>
   <si>
     <t>20598</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20598/pl_no_146_-_ok.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20598/pl_no_146_-_ok.docx</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n.º 7.737/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>20599</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20599/pl_no_147_-_ok.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20599/pl_no_147_-_ok.docx</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n.º 3.520/1999 e dá outras providências."</t>
   </si>
   <si>
     <t>20610</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20610/pl_no_148.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20610/pl_no_148.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal de nº 7.362 de 05 de junho de 2019, que dispõe sobre a Exploração de atividade de transporte remunerado privado individual de passageiros, serviço remunerado de transporte de passageiros, não aberto ao público, para realização de viagens individualizadas ou compartilhadas solicitadas exclusivamente por usuários previamente cadastrados em aplicativos ou outras plataformas de comunicação em rede no Município de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>20611</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20611/pl_no_149.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20611/pl_no_149.doc</t>
   </si>
   <si>
     <t>"Institui e inclui no calendário oficial do Município de Araxá o Dia da Advocacia Jovem a ser comemorado anualmente no dia 25 de novembro."</t>
   </si>
   <si>
     <t>20623</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20623/pl_no_150.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20623/pl_no_150.doc</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo à Lei Municipal nº 8.006 de 30 de março de 2023, que dispõe a sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências."</t>
   </si>
   <si>
     <t>20646</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20646/pl_no_151_-ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20646/pl_no_151_-ok.pdf</t>
   </si>
   <si>
     <t>"ALTERA ANEXOS DA LEI MUNICIPAL N.º 7.679/2022 QUE DISPÕE SOBRE O PLANO PLURIANUAL DE AÇÕES – PPA - PARA OS ANOS DE 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>20647</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20647/pl_no_152_-_ok.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20647/pl_no_152_-_ok.pdf</t>
   </si>
   <si>
     <t>"Autoriza o remanejamento, a transposição e a transferência de recursos das dotações orçamentárias constantes da lei orçamentária anual para 2025, e dá outras providências."</t>
   </si>
   <si>
     <t>20656</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20656/pl_no_153__comad.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20656/pl_no_153__comad.docx</t>
   </si>
   <si>
     <t>"Reestrutura o Conselho Municipal de Políticas Sobre Álcool e Outras Drogas – COMAD e o Fundo Municipal de Política Sobre Álcool e Outras Drogas e dá outras providências."</t>
   </si>
   <si>
     <t>19659</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19659/projeto_de_resolucao_no_01-24.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19659/projeto_de_resolucao_no_01-24.doc</t>
   </si>
   <si>
     <t>"Regulamenta no âmbito da Câmara Municipal de Araxá, o abono de permanência, de que trata o §19, do art. 40, da Constituição da República."</t>
   </si>
   <si>
     <t>19795</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19795/pr_no_02.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19795/pr_no_02.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste da remuneração dos servidores da Câmara Municipal de Araxá e altera a Resolução que menciona."</t>
   </si>
   <si>
     <t>19827</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19827/projeto_de_resolucao_no_03.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19827/projeto_de_resolucao_no_03.doc</t>
   </si>
   <si>
     <t>"Revoga a Resolução Nº 592/2024, que regulamenta, no âmbito da Câmara Municipal de Araxá, o abono de permanência, de que trata o § 19, do Art. 40, da Constituição da República."</t>
   </si>
   <si>
     <t>19973</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19973/projeto_de_resolucao_04-24.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19973/projeto_de_resolucao_04-24.doc</t>
   </si>
   <si>
     <t>'Dispõe sobre a autorização para participação em campanha de doações para vítimas das enchentes no estado do Rio Grande do Sul em maio de 2024. "</t>
   </si>
   <si>
     <t>19978</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19978/projeto_de_resolucao_05-24.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19978/projeto_de_resolucao_05-24.doc</t>
   </si>
   <si>
     <t>" Dispõe sobre a revogação de título de cidadania honorária e outras."</t>
   </si>
   <si>
     <t>20026</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20026/projeto_de_resolucao_no_06.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20026/projeto_de_resolucao_no_06.doc</t>
   </si>
   <si>
     <t>"Regulamenta a implantação do Índice de Efetividade da Gestão Municipal – IEGM na análise da prestação de cotas no âmbito do Município de Araxá."</t>
   </si>
   <si>
     <t>20027</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20027/projeto_de_resolucao_no_07.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20027/projeto_de_resolucao_no_07.doc</t>
   </si>
   <si>
     <t>"Regulamenta a tramitação de projeto de lei, que solicitam autorização para a realização de operações de crédito."</t>
   </si>
   <si>
     <t>20300</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20300/projeto_de_resolucao_no_08.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20300/projeto_de_resolucao_no_08.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a propaganda política-partidária nas repartições da Câmara Municipal de Araxá e dá outras providências."</t>
   </si>
   <si>
     <t>20490</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20490/projeto_de_resolucao_no_09._-_ok.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20490/projeto_de_resolucao_no_09._-_ok.doc</t>
   </si>
   <si>
     <t>"Altera a Resolução nº 488/15."</t>
   </si>
   <si>
     <t>20550</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20550/projeto_de_resolucao_altera_escola_do_legislativo_10.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20550/projeto_de_resolucao_altera_escola_do_legislativo_10.docx</t>
   </si>
   <si>
     <t>"Altera a Resolução 522/17."</t>
   </si>
   <si>
     <t>20551</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20551/projeto_de_resolucao_n_11.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20551/projeto_de_resolucao_n_11.docx</t>
   </si>
   <si>
     <t>"Revoga  a norma que menciona Resolução 552/19."</t>
   </si>
   <si>
     <t>20573</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20573/projeto_de_resolucao_no_12.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20573/projeto_de_resolucao_no_12.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do Ecoponto da Câmara Municipal de Araxá e estabelece normas para o seu funcionamento e uso."</t>
   </si>
   <si>
     <t>20649</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20649/projeto_de_resolucao_no_13-24.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20649/projeto_de_resolucao_no_13-24.docx</t>
   </si>
   <si>
     <t>"Altera a Resolução 552/19."</t>
   </si>
   <si>
     <t>20650</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20650/projeto_de_resolucao__no_14-_24.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20650/projeto_de_resolucao__no_14-_24.docx</t>
   </si>
   <si>
     <t>19678</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Seja encaminhado este ofício à Secretária de Saúde, Sra. CRISTIANE GONÇALVES PEREIRA, solicitando informações sobre o processo de seleção do município de Araxá/MG no PAC (Programa de Aceleração do Crescimento), com a contemplação Unidade de Atenção Especializada de Saúde, tal como foi anunciado pelo Governo Federal recentemente,</t>
   </si>
   <si>
     <t>19677</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Procurador do Município, Dr. Jonathan Renaud de Oliveira, solicitando o seguinte: - (vide original do Requerimento nº 05/2024, datado de 20 de Fevereiro de 2024).</t>
   </si>
   <si>
     <t>19759</t>
   </si>
   <si>
     <t>Seja designada data para a realização de AUDIÊNCIA PÚBLICA, referente o Projeto de Lei que tramita nesta Casa de nº 008-2024, em relação à alteração aos artigos 57 e 297 da Lei 2.547 de 1992, especificamente.</t>
   </si>
@@ -9469,87 +9469,87 @@
     <t>O Vereador que este subscreve requer que após cumpridas as formalidades regimentais, seja encaminhado ao  Sr. Pedrinho da Mata, Secretário Municipal de Obras e Mobilidade Urbana, o seguinte pedido de providências:_x000D_
 _x000D_
 Que seja feita a operação tapa-buracos no bairro Santa Rita II, principalmente nas Ruas: Antônio Firmino Rosa, Antônio Vieira Lopes, Janaína Andrade Teixeira e Jairo Fiúza Lemos.</t>
   </si>
   <si>
     <t>20629</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer que após cumpridas as formalidades regimentais, seja encaminhado ao  Sr. Marcus Vinícius Araújo, Secretário Municipal de Serviços Urbanos, o seguinte pedido de providências:_x000D_
 _x000D_
 A capina e limpeza das Ruas do bairro Santa Rita II, principalmente a rua Antônio Vieira Lopes (incluindo a pista de caminhada) adjacente á matinha.</t>
   </si>
   <si>
     <t>20648</t>
   </si>
   <si>
     <t>SPR</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20648/substituto_ao_p._de_resolucao_n.o_10-24.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20648/substituto_ao_p._de_resolucao_n.o_10-24.docx</t>
   </si>
   <si>
     <t>19881</t>
   </si>
   <si>
     <t>SPL</t>
   </si>
   <si>
     <t>Substitutivo Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19881/substituto_ao_pl_no_01.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19881/substituto_ao_pl_no_01.doc</t>
   </si>
   <si>
     <t>20068</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20068/substitutivo_pl_no_31.docx</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20068/substitutivo_pl_no_31.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição do uso de telefones celulares e outros aparelhos e dispositivos eletrônicos no âmbito das escolas públicas e privadas do município de Araxá/MG e dá outras providências."</t>
   </si>
   <si>
     <t>20520</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20520/substitutivo_pl_no_114_-_loa_2025.pdf</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20520/substitutivo_pl_no_114_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARAXÁ PARA O EXERCÍCIO FINANCEIRO DE 2025."</t>
   </si>
   <si>
     <t>20612</t>
   </si>
   <si>
-    <t>https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20612/projeto_substitutivo_ao_pl_no__20.doc</t>
+    <t>http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20612/projeto_substitutivo_ao_pl_no__20.doc</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública e dá outras providências, Associação Ser Mágico ser Mulher."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9856,68 +9856,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20632/emenda_redacional_no_01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20071/emenda_pl_no_44.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20633/emenda_aditiva_n._01-2024.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20634/emenda_aditiva_n_02-2024.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20635/emenda_aditiva_n_03-2024.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20636/emenda_aditiva_n_04-2024.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20637/emenda_aditiva_n_05-2024.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20638/emenda_aditiva_n_06-2024.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20639/emenda_aditiva_n_07-2024.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20640/emenda_aditiva_n_08-2024.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20641/emenda_aditiva_n_09-2024.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20642/emenda_aditiva_no_10-2024.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20643/emenda_aditiva_n_11-2024.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20644/emenda_aditiva_n_12-2024.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20645/emenda_aditiva_n_13-2024.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20631/emenda_modificativa_n._01-2024.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20630/emenda_supressiva_n._01-2024.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19666/projeto_de_decreto_no01-24.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20258/pdecreto_no_02.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19667/projeto_de_emenda_a_lei_organica_no_01-24.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20270/pl_emenda_lei_organica_02-24.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20271/emenda_aditiva_08-2024_3.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20272/emenda_aditiva_09-2024_1.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20273/emenda_aditiva_10-2024_1.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20274/emenda_aditiva_11-2024.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20275/emenda_aditiva_no_03.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20276/emenda_substitutiva_04-2024.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20277/emenda_substitutiva_05-2024.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20278/emenda_modificativa_04-2024.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20279/emenda_supressiva_01-2024.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20574/projeto_de_emenda_a_lei_organica_no_12.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19660/pl_no_01.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19661/pl_no_02_-_ok.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19662/pl_no_03_-_ok.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19663/pl_no_04_-_ok.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19664/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19665/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19669/pl_no_07.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19704/pl_no_08.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19735/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19762/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19763/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19764/pl_no_12_-_financiamento.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19765/pl_no_13.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19766/pl_no_14.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19792/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19793/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19794/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19809/pl_no_18.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19810/pl_no_19.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19811/pl_no_20.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19812/pl_no_21.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19813/pl_no_22.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19814/pl_no_23.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19815/pl_no_24.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19816/pl_no_25.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19828/pl_no_26_-_ok.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19829/pl_no_27.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19830/pl_no_28.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19855/pl_no_29.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19856/pl_no_30.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19857/pl_no_31.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19880/pl_no_32_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19902/pl_no_33.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19903/pl_no_34.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19922/pl_no_35.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19923/pl_no_36.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19924/pl_no_37.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19925/pl_no_38.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19926/pl_no_39.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19927/pl_no_40.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19928/pl_no_41.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19949/pl_no_42.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19977/pl_no_43.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19993/pl_no_44.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19994/pl_no_45.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19995/pl_no_46.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19996/pl_no_47.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20023/pl_no_48.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20024/pl_no_49.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20025/pl_no_50.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20063/pl_no_51.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20064/pl_no_52.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20065/pl_no_53.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20066/pl_no_54.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20067/pl_no_55.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20069/pl_no_56.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20070/pl_no_57.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20100/pl_no_58.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20101/pl_no_59.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20102/pl_no_60_-o_k.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20103/pl_no_61.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20104/pl_no_62.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20105/pl_no_63.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20106/pl_no_64.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20107/pl_no_65.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20108/pl_no_66.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20128/pl_no_67.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20130/pl_no_68.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20133/pl_no_69.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20134/projeto_de_lei_e_documentos_-_ressocializacao-_70.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20135/projeto_de_lei_e_documentos_-_humanizacao_-_71.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20136/projeto_de_lei_e_documentos_-_transito_do_bem_-_72.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20137/projeto_de_lei_-_violencia_domestica_-_73.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20138/pl_no_74.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20150/pl_no_76_ok.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20141/pl_no_77.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20142/pl_no_78.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20143/pl_no_79.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20144/pl_no_80.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20145/pl_no_81.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20146/pl_no_82.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20147/pl_no_83.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20148/pl_no_84.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20149/pl_no_85.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20151/pl_no_86.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20159/pl_no_87.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20160/pl_no_88.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20161/pl_no_89.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20162/pl_no_90.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20163/pl_no_91.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20164/pl_no_92.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20165/pl_no_93.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20166/pl_no_94.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20197/pl_no_95.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20198/pl_no_96.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20226/pl_no_97.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20227/pl_no_98.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20228/pl_no_99.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20259/pl_no_100.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20280/pl_no_101.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20293/pl_no_102.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20299/pl_no_103.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20315/pl_no_104.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20316/pl_no_105.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20331/pl_no_106.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20332/pl_no_107.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20333/pl_no_108.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20334/pl_no_109.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20370/pl_no_110.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20371/pl_no_111.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20372/pl_no_112.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20386/pl_no_113.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20387/pl_no_114_-_loa.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20388/pl_no_115.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20389/p_no_116.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20390/pl_no_117_-_ok.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20391/pl_no_118.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20392/pl_no_119.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20393/pl_no_120.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20394/pl_no_121.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20395/pl_no_122.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20396/pl_no_123.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20433/pl__no_124.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20434/pl_no_125.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20435/pl_no_126.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20462/pl_no_127.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20463/pl_no_128.docx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20475/pl_no_129.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20476/pl_no_130.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20477/pl_no_131.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20482/pl_no_132.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20491/pl_no_133.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20492/pl_no_134.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20546/pl_no_135.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20547/pl_no_136.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20548/pl_no_137.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20549/projeto_de_lei_no_138.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20572/pl_no_140.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20584/pl_no_141.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20585/pl_no_142.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20595/pl_no_143_-_ok.docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20596/pl_no_144_-_ok.docx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20597/pl_no_145-_ok.docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20598/pl_no_146_-_ok.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20599/pl_no_147_-_ok.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20610/pl_no_148.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20611/pl_no_149.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20623/pl_no_150.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20646/pl_no_151_-ok.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20647/pl_no_152_-_ok.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20656/pl_no_153__comad.docx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19659/projeto_de_resolucao_no_01-24.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19795/pr_no_02.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19827/projeto_de_resolucao_no_03.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19973/projeto_de_resolucao_04-24.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19978/projeto_de_resolucao_05-24.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20026/projeto_de_resolucao_no_06.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20027/projeto_de_resolucao_no_07.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20300/projeto_de_resolucao_no_08.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20490/projeto_de_resolucao_no_09._-_ok.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20550/projeto_de_resolucao_altera_escola_do_legislativo_10.docx" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20551/projeto_de_resolucao_n_11.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20573/projeto_de_resolucao_no_12.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20649/projeto_de_resolucao_no_13-24.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20650/projeto_de_resolucao__no_14-_24.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20648/substituto_ao_p._de_resolucao_n.o_10-24.docx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19881/substituto_ao_pl_no_01.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20068/substitutivo_pl_no_31.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20520/substitutivo_pl_no_114_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20612/projeto_substitutivo_ao_pl_no__20.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20632/emenda_redacional_no_01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20071/emenda_pl_no_44.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20633/emenda_aditiva_n._01-2024.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20634/emenda_aditiva_n_02-2024.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20635/emenda_aditiva_n_03-2024.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20636/emenda_aditiva_n_04-2024.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20637/emenda_aditiva_n_05-2024.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20638/emenda_aditiva_n_06-2024.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20639/emenda_aditiva_n_07-2024.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20640/emenda_aditiva_n_08-2024.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20641/emenda_aditiva_n_09-2024.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20642/emenda_aditiva_no_10-2024.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20643/emenda_aditiva_n_11-2024.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20644/emenda_aditiva_n_12-2024.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20645/emenda_aditiva_n_13-2024.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20631/emenda_modificativa_n._01-2024.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20630/emenda_supressiva_n._01-2024.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19666/projeto_de_decreto_no01-24.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20258/pdecreto_no_02.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19667/projeto_de_emenda_a_lei_organica_no_01-24.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20270/pl_emenda_lei_organica_02-24.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20271/emenda_aditiva_08-2024_3.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20272/emenda_aditiva_09-2024_1.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20273/emenda_aditiva_10-2024_1.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20274/emenda_aditiva_11-2024.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20275/emenda_aditiva_no_03.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20276/emenda_substitutiva_04-2024.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20277/emenda_substitutiva_05-2024.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20278/emenda_modificativa_04-2024.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20279/emenda_supressiva_01-2024.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20574/projeto_de_emenda_a_lei_organica_no_12.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19660/pl_no_01.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19661/pl_no_02_-_ok.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19662/pl_no_03_-_ok.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19663/pl_no_04_-_ok.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19664/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19665/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19669/pl_no_07.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19704/pl_no_08.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19735/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19762/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19763/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19764/pl_no_12_-_financiamento.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19765/pl_no_13.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19766/pl_no_14.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19792/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19793/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19794/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19809/pl_no_18.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19810/pl_no_19.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19811/pl_no_20.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19812/pl_no_21.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19813/pl_no_22.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19814/pl_no_23.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19815/pl_no_24.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19816/pl_no_25.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19828/pl_no_26_-_ok.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19829/pl_no_27.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19830/pl_no_28.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19855/pl_no_29.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19856/pl_no_30.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19857/pl_no_31.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19880/pl_no_32_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19902/pl_no_33.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19903/pl_no_34.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19922/pl_no_35.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19923/pl_no_36.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19924/pl_no_37.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19925/pl_no_38.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19926/pl_no_39.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19927/pl_no_40.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19928/pl_no_41.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19949/pl_no_42.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19977/pl_no_43.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19993/pl_no_44.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19994/pl_no_45.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19995/pl_no_46.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19996/pl_no_47.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20023/pl_no_48.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20024/pl_no_49.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20025/pl_no_50.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20063/pl_no_51.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20064/pl_no_52.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20065/pl_no_53.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20066/pl_no_54.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20067/pl_no_55.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20069/pl_no_56.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20070/pl_no_57.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20100/pl_no_58.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20101/pl_no_59.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20102/pl_no_60_-o_k.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20103/pl_no_61.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20104/pl_no_62.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20105/pl_no_63.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20106/pl_no_64.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20107/pl_no_65.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20108/pl_no_66.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20128/pl_no_67.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20130/pl_no_68.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20133/pl_no_69.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20134/projeto_de_lei_e_documentos_-_ressocializacao-_70.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20135/projeto_de_lei_e_documentos_-_humanizacao_-_71.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20136/projeto_de_lei_e_documentos_-_transito_do_bem_-_72.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20137/projeto_de_lei_-_violencia_domestica_-_73.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20138/pl_no_74.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20150/pl_no_76_ok.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20141/pl_no_77.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20142/pl_no_78.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20143/pl_no_79.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20144/pl_no_80.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20145/pl_no_81.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20146/pl_no_82.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20147/pl_no_83.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20148/pl_no_84.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20149/pl_no_85.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20151/pl_no_86.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20159/pl_no_87.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20160/pl_no_88.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20161/pl_no_89.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20162/pl_no_90.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20163/pl_no_91.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20164/pl_no_92.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20165/pl_no_93.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20166/pl_no_94.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20197/pl_no_95.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20198/pl_no_96.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20226/pl_no_97.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20227/pl_no_98.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20228/pl_no_99.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20259/pl_no_100.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20280/pl_no_101.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20293/pl_no_102.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20299/pl_no_103.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20315/pl_no_104.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20316/pl_no_105.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20331/pl_no_106.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20332/pl_no_107.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20333/pl_no_108.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20334/pl_no_109.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20370/pl_no_110.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20371/pl_no_111.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20372/pl_no_112.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20386/pl_no_113.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20387/pl_no_114_-_loa.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20388/pl_no_115.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20389/p_no_116.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20390/pl_no_117_-_ok.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20391/pl_no_118.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20392/pl_no_119.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20393/pl_no_120.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20394/pl_no_121.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20395/pl_no_122.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20396/pl_no_123.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20433/pl__no_124.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20434/pl_no_125.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20435/pl_no_126.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20462/pl_no_127.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20463/pl_no_128.docx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20475/pl_no_129.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20476/pl_no_130.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20477/pl_no_131.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20482/pl_no_132.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20491/pl_no_133.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20492/pl_no_134.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20546/pl_no_135.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20547/pl_no_136.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20548/pl_no_137.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20549/projeto_de_lei_no_138.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20572/pl_no_140.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20584/pl_no_141.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20585/pl_no_142.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20595/pl_no_143_-_ok.docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20596/pl_no_144_-_ok.docx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20597/pl_no_145-_ok.docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20598/pl_no_146_-_ok.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20599/pl_no_147_-_ok.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20610/pl_no_148.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20611/pl_no_149.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20623/pl_no_150.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20646/pl_no_151_-ok.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20647/pl_no_152_-_ok.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20656/pl_no_153__comad.docx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19659/projeto_de_resolucao_no_01-24.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19795/pr_no_02.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19827/projeto_de_resolucao_no_03.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19973/projeto_de_resolucao_04-24.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19978/projeto_de_resolucao_05-24.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20026/projeto_de_resolucao_no_06.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20027/projeto_de_resolucao_no_07.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20300/projeto_de_resolucao_no_08.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20490/projeto_de_resolucao_no_09._-_ok.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20550/projeto_de_resolucao_altera_escola_do_legislativo_10.docx" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20551/projeto_de_resolucao_n_11.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20573/projeto_de_resolucao_no_12.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20649/projeto_de_resolucao_no_13-24.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20650/projeto_de_resolucao__no_14-_24.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20648/substituto_ao_p._de_resolucao_n.o_10-24.docx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/19881/substituto_ao_pl_no_01.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20068/substitutivo_pl_no_31.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20520/substitutivo_pl_no_114_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araxa.mg.leg.br/media/sapl/public/materialegislativa/2024/20612/projeto_substitutivo_ao_pl_no__20.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H997"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>